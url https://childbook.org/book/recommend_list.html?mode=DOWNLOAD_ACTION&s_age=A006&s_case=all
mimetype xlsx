--- v1 (2026-02-20)
+++ v2 (2026-04-17)
@@ -12,8188 +12,8419 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="검색결과" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2751">
   <si>
     <t>책이름</t>
   </si>
   <si>
     <t>지은이</t>
   </si>
   <si>
     <t>출판사</t>
   </si>
   <si>
     <t>출판년도</t>
   </si>
   <si>
     <t>쪽수</t>
   </si>
   <si>
     <t>연령</t>
   </si>
   <si>
     <t>갈래</t>
   </si>
   <si>
     <t>가격</t>
   </si>
   <si>
     <t>주제어</t>
   </si>
   <si>
+    <t>우리는 수영부-큰 변화는 서툰 발차기부터</t>
+  </si>
+  <si>
+    <t>조니 크리스마스 글, 그림｜지민 옮김</t>
+  </si>
+  <si>
+    <t>밝은미래</t>
+  </si>
+  <si>
+    <t>256쪽</t>
+  </si>
+  <si>
+    <t>11세부터</t>
+  </si>
+  <si>
+    <t>만화</t>
+  </si>
+  <si>
+    <t>18,000원</t>
+  </si>
+  <si>
+    <t>수영, 우정, 화해, 성장</t>
+  </si>
+  <si>
+    <t>못생긴 제인 그리고 인어</t>
+  </si>
+  <si>
+    <t>베라 브로스골 글, 그림｜조고은 옮김</t>
+  </si>
+  <si>
+    <t>보물창고</t>
+  </si>
+  <si>
+    <t>368쪽</t>
+  </si>
+  <si>
+    <t>19,800원</t>
+  </si>
+  <si>
+    <t>인어, 전설, 사랑, 용기</t>
+  </si>
+  <si>
+    <t>탐라순력도 1702년, 제주를 돌아보다</t>
+  </si>
+  <si>
+    <t>윤민용 글｜샤샤미우 그림</t>
+  </si>
+  <si>
+    <t>봄볕</t>
+  </si>
+  <si>
+    <t>56쪽</t>
+  </si>
+  <si>
+    <t>역사</t>
+  </si>
+  <si>
+    <t>22,000원</t>
+  </si>
+  <si>
+    <t>기록화, 공물, 이형상, 제주말, 감귤</t>
+  </si>
+  <si>
+    <t>뱅크시, 아무 데나 낙서해도 돼?</t>
+  </si>
+  <si>
+    <t>파우스토 질베르티 글, 그림｜신형건 옮김</t>
+  </si>
+  <si>
+    <t>40쪽</t>
+  </si>
+  <si>
+    <t>예술</t>
+  </si>
+  <si>
+    <t>그라비티, 벽화, 풍자</t>
+  </si>
+  <si>
+    <t>교과서에 없는 진짜 디지털 성교육</t>
+  </si>
+  <si>
+    <t>장예진 글｜편히 그림｜아웃박스 감수</t>
+  </si>
+  <si>
+    <t>썬더키즈</t>
+  </si>
+  <si>
+    <t>144쪽</t>
+  </si>
+  <si>
+    <t>사회</t>
+  </si>
+  <si>
+    <t>14,000원</t>
+  </si>
+  <si>
+    <t>디지털성교육, 온라인그루밍, 불법촬영, 딥페이크성범죄, 몸캠피싱, 사이버스토킹, 음란물중독, 아바타성폭력</t>
+  </si>
+  <si>
+    <t>허수의 정체</t>
+  </si>
+  <si>
+    <t>전수경 글｜김규아 그림</t>
+  </si>
+  <si>
+    <t>창비</t>
+  </si>
+  <si>
+    <t>160쪽</t>
+  </si>
+  <si>
+    <t>우리동화</t>
+  </si>
+  <si>
+    <t>13,800원</t>
+  </si>
+  <si>
+    <t>단편, 전학, 연애, 할아버지, 뇌졸증, 낚시, 친구관계, 화해, 체험학습</t>
+  </si>
+  <si>
+    <t>학교에서 로봇 키운 건 비밀이야!</t>
+  </si>
+  <si>
+    <t>나가츠키 아리스 글｜사카이 사네 그림｜모카 옮김</t>
+  </si>
+  <si>
+    <t>개암나무</t>
+  </si>
+  <si>
+    <t>268쪽</t>
+  </si>
+  <si>
+    <t>외국동화</t>
+  </si>
+  <si>
+    <t>15,500원</t>
+  </si>
+  <si>
+    <t>sf판타지, 인공지능, 함묵증, 함구증, 모험, 기차, 성장, 아빠</t>
+  </si>
+  <si>
+    <t>컵라면은 절대로 불어선 안 돼</t>
+  </si>
+  <si>
+    <t>김지완 글｜김지형 그림</t>
+  </si>
+  <si>
+    <t>문학동네</t>
+  </si>
+  <si>
+    <t>136쪽</t>
+  </si>
+  <si>
+    <t>13,500원</t>
+  </si>
+  <si>
+    <t>단편, 외계인, 전자레인지, 줄넘기, 귀신, 위로, 죄책감</t>
+  </si>
+  <si>
+    <t>집으로 가는 먼 길</t>
+  </si>
+  <si>
+    <t>케이트 오쇼네시 글｜고정아 옮김</t>
+  </si>
+  <si>
+    <t>416쪽</t>
+  </si>
+  <si>
+    <t>사이비단체, 탈출, 편지, 유령, 가족, 자립, 진실, 불안</t>
+  </si>
+  <si>
+    <t>지옥으로 반지를 배달합니다</t>
+  </si>
+  <si>
+    <t>최영희 글｜조성흠 그림</t>
+  </si>
+  <si>
+    <t>㈜학교도서관저널</t>
+  </si>
+  <si>
+    <t>164쪽</t>
+  </si>
+  <si>
+    <t>새엄마, 가족, 귀신, 저승사자, 옛이야기화소, 반려동물</t>
+  </si>
+  <si>
+    <t>장호</t>
+  </si>
+  <si>
+    <t>탁동철 글｜나오미양 그림</t>
+  </si>
+  <si>
+    <t>양철북</t>
+  </si>
+  <si>
+    <t>228쪽</t>
+  </si>
+  <si>
+    <t>17,000원</t>
+  </si>
+  <si>
+    <t>학교폭력, 트라우마, 자연, 할아버지, 시골학교, 계절, 규칙, 구덩이, 회복</t>
+  </si>
+  <si>
+    <t>오탉의 비밀 기지</t>
+  </si>
+  <si>
+    <t>주미경 글｜정진희 그림</t>
+  </si>
+  <si>
+    <t>문학과지성사</t>
+  </si>
+  <si>
+    <t>120쪽</t>
+  </si>
+  <si>
+    <t>13,000원</t>
+  </si>
+  <si>
+    <t>친구, 우정, 별명, 비밀, 이별, 짝사랑, 칡넝쿨</t>
+  </si>
+  <si>
+    <t>서브</t>
+  </si>
+  <si>
+    <t>탁정은 글｜이명애 그림</t>
+  </si>
+  <si>
+    <t>다산어린이</t>
+  </si>
+  <si>
+    <t>132쪽</t>
+  </si>
+  <si>
+    <t>테니스, 보청기, 응원, 성장, 대결, 시합, 마인드콘트롤, 실수, 화(감정)</t>
+  </si>
+  <si>
+    <t>똥퍼맨의 열 번째 실수</t>
+  </si>
+  <si>
+    <t>제니퍼 촐덴코 글｜김예원 옮김</t>
+  </si>
+  <si>
+    <t>376쪽</t>
+  </si>
+  <si>
+    <t>엄마, 알코올중독, 농구, 할머니, 가족, 입양, 아동보호소, 동생, 기다림</t>
+  </si>
+  <si>
+    <t>비로와 호랑할배</t>
+  </si>
+  <si>
+    <t>조은주 글｜장선환 그림</t>
+  </si>
+  <si>
+    <t>호랑이, 백두산, 한국전쟁, 설악산, 손자, 할아버지, 밀렵꾼</t>
+  </si>
+  <si>
+    <t>다온</t>
+  </si>
+  <si>
+    <t>조현미 글｜원유미 그림</t>
+  </si>
+  <si>
+    <t>잇츠북</t>
+  </si>
+  <si>
+    <t>15,000원</t>
+  </si>
+  <si>
+    <t>할머니, 생전장례식, 보호시설(그룹홈), 친구, 우정, 따돌림, 자립, 선택, 고아</t>
+  </si>
+  <si>
+    <t>나의 첫,</t>
+  </si>
+  <si>
+    <t>진희 글｜김연제 그림</t>
+  </si>
+  <si>
+    <t>우리교육</t>
+  </si>
+  <si>
+    <t>192쪽</t>
+  </si>
+  <si>
+    <t>여름방학, 아르바이트, 게스트하우스, 그림, 사진, 색깔, 트라우마, 첫사랑</t>
+  </si>
+  <si>
+    <t>나무.테이블.책.</t>
+  </si>
+  <si>
+    <t>로이스 로리 글｜정회성 옮김</t>
+  </si>
+  <si>
+    <t>봄소풍</t>
+  </si>
+  <si>
+    <t>196쪽</t>
+  </si>
+  <si>
+    <t>16,800원</t>
+  </si>
+  <si>
+    <t>할머니, 치매, 단어, 우정, 이웃, 기억력, 친구, 이야기, 이별</t>
+  </si>
+  <si>
+    <t>드디어 만나는 영국 동화</t>
+  </si>
+  <si>
+    <t>조셉 제이콥스 글｜아서 래컴, 존 바튼 그림｜서미석 옮김</t>
+  </si>
+  <si>
+    <t>현대지성</t>
+  </si>
+  <si>
+    <t>408쪽</t>
+  </si>
+  <si>
+    <t>옛날이야기</t>
+  </si>
+  <si>
+    <t>16,900원</t>
+  </si>
+  <si>
+    <t>민담, 채록, 우화, 낭만주의, 교훈</t>
+  </si>
+  <si>
+    <t>첫차를 타는 사람들</t>
+  </si>
+  <si>
+    <t>김숲 글｜강혜진 그림</t>
+  </si>
+  <si>
+    <t>노란상상</t>
+  </si>
+  <si>
+    <t>그림책</t>
+  </si>
+  <si>
+    <t>일상, 노동자, 버스, 새벽, 사회, 편견, 노래그림책</t>
+  </si>
+  <si>
+    <t>차마 말할 수 없는 이야기</t>
+  </si>
+  <si>
+    <t>콰미 알렉산더 글｜데어 코울터 그림｜신형건 옮김</t>
+  </si>
+  <si>
+    <t>역사, 사건, 흑인, 인권, 노예제도, 인종차별, 공감, 조각, 공예_점토</t>
+  </si>
+  <si>
+    <t>작은 죽음이 찾아왔어요</t>
+  </si>
+  <si>
+    <t>키티 크라우더 글, 그림｜이주희 옮김</t>
+  </si>
+  <si>
+    <t>논장</t>
+  </si>
+  <si>
+    <t>32쪽</t>
+  </si>
+  <si>
+    <t>친구, 천사, 삶, 우정, 만남, 양면성</t>
+  </si>
+  <si>
+    <t>고릴라의 뒷모습</t>
+  </si>
+  <si>
+    <t>슬로보트 글｜이수연 그림</t>
+  </si>
+  <si>
+    <t>어떤우주</t>
+  </si>
+  <si>
+    <t>64쪽</t>
+  </si>
+  <si>
+    <t>19,000원</t>
+  </si>
+  <si>
+    <t>동물원, 동물권, 생명, 아기, 자연, 숲, 그리움</t>
+  </si>
+  <si>
+    <t>청동 투구를 쓴 소년</t>
+  </si>
+  <si>
+    <t>소윤경 글, 그림</t>
+  </si>
+  <si>
+    <t>72쪽</t>
+  </si>
+  <si>
+    <t>24,000원</t>
+  </si>
+  <si>
+    <t>손기정, 전쟁, 마라톤, 올림픽, 역사, 인물, 유물</t>
+  </si>
+  <si>
+    <t>지렁이의 불행한 삶에 대한 짧은 연구</t>
+  </si>
+  <si>
+    <t>노에미 볼라 글, 그림┃김지우 옮김</t>
+  </si>
+  <si>
+    <t>단추</t>
+  </si>
+  <si>
+    <t>264쪽</t>
+  </si>
+  <si>
+    <t>38,000원</t>
+  </si>
+  <si>
+    <t>진화, 환형동물, 자연, 생명, 흙, 분홍</t>
+  </si>
+  <si>
+    <t>운하 옆 오래된 집</t>
+  </si>
+  <si>
+    <t>토머스 하딩 글┃브리타 테큰트럽 그림┃남은주 옮김</t>
+  </si>
+  <si>
+    <t>북뱅크</t>
+  </si>
+  <si>
+    <t>52쪽</t>
+  </si>
+  <si>
+    <t>안네프랑크, 네덜란드, 실화, 시간, 변화, 역사</t>
+  </si>
+  <si>
+    <t>시선 너머</t>
+  </si>
+  <si>
+    <t>오소리 글, 그림</t>
+  </si>
+  <si>
+    <t>길벗어린이</t>
+  </si>
+  <si>
+    <t>입장, 차이, 곰, 편가르기, 갈등, 싸움, 시작</t>
+  </si>
+  <si>
+    <t>룬드와 큘란</t>
+  </si>
+  <si>
+    <t>에바 린드스트룀 글, 그림┃이유진 옮김</t>
+  </si>
+  <si>
+    <t>반려견, 사랑, 유머, 달, 로켓</t>
+  </si>
+  <si>
+    <t>들개</t>
+  </si>
+  <si>
+    <t>조원희 그림</t>
+  </si>
+  <si>
+    <t>롭</t>
+  </si>
+  <si>
+    <t>176쪽</t>
+  </si>
+  <si>
+    <t>반려견, 유기, 책임, 동물권, 공존, 자유, 파랑, 비유</t>
+  </si>
+  <si>
+    <t>나는 돌이에요</t>
+  </si>
+  <si>
+    <t>지우 글, 그림</t>
+  </si>
+  <si>
+    <t>60쪽</t>
+  </si>
+  <si>
+    <t>1년, 변화, 계절, 시간, 자연</t>
+  </si>
+  <si>
+    <t>마지막 지도 제작자</t>
+  </si>
+  <si>
+    <t>크리스티나 순톤밧 글┃천미나 옮김</t>
+  </si>
+  <si>
+    <t>책읽는곰</t>
+  </si>
+  <si>
+    <t>탐험, 명장, 항해, 섬(지형), 배(탈것), 영토 확장, 환경, 판타지</t>
+  </si>
+  <si>
+    <t>룰스</t>
+  </si>
+  <si>
+    <t>신시아 로드 글┃천미나 옮김</t>
+  </si>
+  <si>
+    <t>초록개구리</t>
+  </si>
+  <si>
+    <t>248쪽</t>
+  </si>
+  <si>
+    <t>자폐스펙트럼, 가족, 규칙, 친구, 그림, 카드, 오누이</t>
+  </si>
+  <si>
+    <t>황금 가면 마술사의 비밀</t>
+  </si>
+  <si>
+    <t>고재현 글┃유시연 그림</t>
+  </si>
+  <si>
+    <t>별숲</t>
+  </si>
+  <si>
+    <t>판타지, 이무기, 구렁이, 까마귀, 모험, 용(동물), 제물, 소외, 남매</t>
+  </si>
+  <si>
+    <t>일단 치킨 먹고, 사춘기!</t>
+  </si>
+  <si>
+    <t>박효미 글┃임나운 그림</t>
+  </si>
+  <si>
+    <t>주니어RHK</t>
+  </si>
+  <si>
+    <t>단편, 사랑, 연애, 외모, SNS, 질투</t>
+  </si>
+  <si>
+    <t>이웃집 빙허각</t>
+  </si>
+  <si>
+    <t>채은하 글┃박재인 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 규학총서, 실학, 조선후기, 언문, 우정</t>
+  </si>
+  <si>
+    <t>우주의 속삭임</t>
+  </si>
+  <si>
+    <t>하신하 글┃안경미 그림</t>
+  </si>
+  <si>
+    <t>12,500원</t>
+  </si>
+  <si>
+    <t>단편집, SF, 우주, 행성, 로봇</t>
+  </si>
+  <si>
+    <t>여름과 가을 사이</t>
+  </si>
+  <si>
+    <t>박슬기 글┃해마 그림</t>
+  </si>
+  <si>
+    <t>북멘토</t>
+  </si>
+  <si>
+    <t>단짝, 편지, 관계, 길고양이, 친구</t>
+  </si>
+  <si>
+    <t>설탕으로 만든 집</t>
+  </si>
+  <si>
+    <t>박현정 글┃이영주 그림</t>
+  </si>
+  <si>
+    <t>그린애플</t>
+  </si>
+  <si>
+    <t>156쪽</t>
+  </si>
+  <si>
+    <t>14,300원</t>
+  </si>
+  <si>
+    <t>이혼가정, 달고나, 돈(화폐), 변명, 보육원, 가출, 빚, 배신</t>
+  </si>
+  <si>
+    <t>너에게 넘어가</t>
+  </si>
+  <si>
+    <t>강인송 글┃오묘 그림</t>
+  </si>
+  <si>
+    <t>152쪽</t>
+  </si>
+  <si>
+    <t>12,000원</t>
+  </si>
+  <si>
+    <t>단편, 팔씨름, 전학, 설렘, 이름, 입양, 음악</t>
+  </si>
+  <si>
+    <t>구름 한 조각</t>
+  </si>
+  <si>
+    <t>장경선 글┃박승범 그림</t>
+  </si>
+  <si>
+    <t>평화를품은책</t>
+  </si>
+  <si>
+    <t>11,800원</t>
+  </si>
+  <si>
+    <t>역사동화, 제주4.3사건, 고무신, 운동회, 가족</t>
+  </si>
+  <si>
+    <t>감당 못 할 전학생</t>
+  </si>
+  <si>
+    <t>심순 글┃하수정 그림</t>
+  </si>
+  <si>
+    <t>마음이음</t>
+  </si>
+  <si>
+    <t>질투, 무리, 학교, 소외, 친구관계</t>
+  </si>
+  <si>
+    <t>낙하산 키즈</t>
+  </si>
+  <si>
+    <t>베티 C. 탕 글, 그림┃심연희 옮김</t>
+  </si>
+  <si>
+    <t>288쪽</t>
+  </si>
+  <si>
+    <t>이민가족, 조기유학, 문화의차이, 성장</t>
+  </si>
+  <si>
+    <t>너와 나의 퍼즐</t>
+  </si>
+  <si>
+    <t>김규아 글, 그림</t>
+  </si>
+  <si>
+    <t>25,000원</t>
+  </si>
+  <si>
+    <t>우정, 왕따, 자존감, 성장</t>
+  </si>
+  <si>
+    <t>고스트 북</t>
+  </si>
+  <si>
+    <t>레미 라이 글, 그림┃심연희 옮김</t>
+  </si>
+  <si>
+    <t>320쪽</t>
+  </si>
+  <si>
+    <t>저승, 귀신, 운명, 우정</t>
+  </si>
+  <si>
+    <t>한강에 살아요</t>
+  </si>
+  <si>
+    <t>장지연 글┃전지 그림</t>
+  </si>
+  <si>
+    <t>너머학교</t>
+  </si>
+  <si>
+    <t>48쪽</t>
+  </si>
+  <si>
+    <t>밤섬, 홍수, 샛강생태공원, 풍납토성, 여의도</t>
+  </si>
+  <si>
+    <t>열두 달 역사 체험</t>
+  </si>
+  <si>
+    <t>배성호 글┃한지선 그림</t>
+  </si>
+  <si>
+    <t>보리</t>
+  </si>
+  <si>
+    <t>104쪽</t>
+  </si>
+  <si>
+    <t>서대문형무소, 국립중앙박물관, 한글가온길, 유관순, 김구</t>
+  </si>
+  <si>
+    <t>어린이를 위한 이순신의 바다1,2</t>
+  </si>
+  <si>
+    <t>윤희진 글┃최민준 그림</t>
+  </si>
+  <si>
+    <t>위즈덤하우스</t>
+  </si>
+  <si>
+    <t>각 148쪽</t>
+  </si>
+  <si>
+    <t>각 22,000원</t>
+  </si>
+  <si>
+    <t>임진왜란, 신기전, 판옥선, 거북선, 난중일기</t>
+  </si>
+  <si>
+    <t>타이타닉을 구하라</t>
+  </si>
+  <si>
+    <t>플로라 들라기 글┃이혜정 옮김</t>
+  </si>
+  <si>
+    <t>산지니</t>
+  </si>
+  <si>
+    <t>80쪽</t>
+  </si>
+  <si>
+    <t>여객선, 빙산, 구명보트, 모스부호, 구조</t>
+  </si>
+  <si>
+    <t>모여라! 인류 탐험대</t>
+  </si>
+  <si>
+    <t>수잔 섀들리히, 미하엘 슈탕 글┃베아 데이비스 그림┃윤혜정 옮김┃박한선 감수</t>
+  </si>
+  <si>
+    <t>88쪽</t>
+  </si>
+  <si>
+    <t>자연의 세계</t>
+  </si>
+  <si>
+    <t>생명, 최초인류,고인류, 시간여행, 진화, 만화</t>
+  </si>
+  <si>
+    <t>꿀벌이 멸종할까 봐</t>
+  </si>
+  <si>
+    <t>김영호 글┃이수현 그림</t>
+  </si>
+  <si>
+    <t>168쪽</t>
+  </si>
+  <si>
+    <t>동물, 꿀벌실종, DNA, 질병, 꿀벌응애, 살충제, 기후변화</t>
+  </si>
+  <si>
+    <t>가가 씨의 과학 장난감 가게</t>
+  </si>
+  <si>
+    <t>우에타니 부부 지음┃양지연 옮김┃요코가와 준 감수</t>
+  </si>
+  <si>
+    <t>아울북</t>
+  </si>
+  <si>
+    <t>과학일반, 생활과학, 과학장난감, 도르래, 과학법칙, 만화</t>
+  </si>
+  <si>
+    <t>동물의 행복이 너무 멀어</t>
+  </si>
+  <si>
+    <t>김지숙 글┃원혜진 그림</t>
+  </si>
+  <si>
+    <t>다정한시민</t>
+  </si>
+  <si>
+    <t>생활과 과학</t>
+  </si>
+  <si>
+    <t>환경, 동물권, 동물원, 채식, 기후위기</t>
+  </si>
+  <si>
+    <t>두 점 이야기</t>
+  </si>
+  <si>
+    <t>요안나 올레흐 글┃에드가르 봉크 그림┃이지원 옮김</t>
+  </si>
+  <si>
+    <t>사계절</t>
+  </si>
+  <si>
+    <t>21,000원</t>
+  </si>
+  <si>
+    <t>성차별, 성고정관념, 성평등, 투표권, 성인지감수성</t>
+  </si>
+  <si>
+    <t>공유 경제가 뭐예요?</t>
+  </si>
+  <si>
+    <t>석혜원 글┃김민준 그림</t>
+  </si>
+  <si>
+    <t>풀빛</t>
+  </si>
+  <si>
+    <t>128쪽</t>
+  </si>
+  <si>
+    <t>우버, 따릉이, 플랫폼노동, 구독경제, 온디맨드경제, 공유경제, 기후, 환경</t>
+  </si>
+  <si>
+    <t>산골 아이</t>
+  </si>
+  <si>
+    <t>임길택 시┃강재훈 사진</t>
+  </si>
+  <si>
+    <t>146쪽</t>
+  </si>
+  <si>
+    <t>시</t>
+  </si>
+  <si>
+    <t>농촌, 희망, 자연, 이웃, 마을</t>
+  </si>
+  <si>
+    <t>웬델과 또 다른 유령</t>
+  </si>
+  <si>
+    <t>브레나 섬러 글, 그림 | 임윤정 옮김</t>
+  </si>
+  <si>
+    <t>328쪽</t>
+  </si>
+  <si>
+    <t>공감, 우정, 함께하는 삶, 친구,</t>
+  </si>
+  <si>
+    <t>열세 살, 나의 비밀 일기</t>
+  </si>
+  <si>
+    <t>노라 도스네스 글, 그림 | 박산호 옮김</t>
+  </si>
+  <si>
+    <t>주니어김영사</t>
+  </si>
+  <si>
+    <t>16,000원</t>
+  </si>
+  <si>
+    <t>우정, 비밀, 사랑, 성장</t>
+  </si>
+  <si>
+    <t>메멧 : 계절이 지나간 자리</t>
+  </si>
+  <si>
+    <t>이사벨라 치엘리 글 | 노에미 마르실리 그림 | 이세진 옮김</t>
+  </si>
+  <si>
+    <t>웅진주니어</t>
+  </si>
+  <si>
+    <t>112쪽</t>
+  </si>
+  <si>
+    <t>캠핑, 유년 시절, 외로움, 변화, 위로, 성장, 2026목록속목록:만화</t>
+  </si>
+  <si>
+    <t>함께라면</t>
+  </si>
+  <si>
+    <t>정윤선 지음 | 김규택 그림</t>
+  </si>
+  <si>
+    <t>연대, 협력, 나눔, 행동, 함께,</t>
+  </si>
+  <si>
+    <t>질문하는 정치 사전</t>
+  </si>
+  <si>
+    <t>하승우 글 | 김윤정 그림</t>
+  </si>
+  <si>
+    <t>정치제도, 시민 권리, 참여 정치, 민주주의,</t>
+  </si>
+  <si>
+    <t>작전명 말모이, 한글을 지킨 사람들</t>
+  </si>
+  <si>
+    <t>김일옥 글 | 김옥재 그림</t>
+  </si>
+  <si>
+    <t>스푼북</t>
+  </si>
+  <si>
+    <t>조선어학회, 조선말 큰사전, 한글맞춤법 통일안, 이극로, 정세권, 함흥,</t>
+  </si>
+  <si>
+    <t>이상한 몸 박물관</t>
+  </si>
+  <si>
+    <t>레이철 폴리퀸 글 | 클레이턴 핸머 그림 | 조은영 옮김</t>
+  </si>
+  <si>
+    <t>동녘주니어</t>
+  </si>
+  <si>
+    <t>우리몸, 진화, 흔적기관, 사랑니, 꼬리, 콩팥,</t>
+  </si>
+  <si>
+    <t>우리는 지금 모험중</t>
+  </si>
+  <si>
+    <t>이도이아 이리베르테기 글, 그림 | 성초림 옮김 | 손경이 감수</t>
+  </si>
+  <si>
+    <t>키다리</t>
+  </si>
+  <si>
+    <t>우리몸, 생리대, 생식기, 신체변화, 감정변화, 탐폰,</t>
+  </si>
+  <si>
+    <t>세계 시민으로 살아가는 어린이를 위한 아프리카 안내서</t>
+  </si>
+  <si>
+    <t>킴 차카네차 글 | 마요와 알라비 그림 | 박미준 옮김 | 허성용 감수</t>
+  </si>
+  <si>
+    <t>원더박스</t>
+  </si>
+  <si>
+    <t>96쪽</t>
+  </si>
+  <si>
+    <t>실리콘사바나, 피라미드, 넬슨만델라, 산악고릴라, 루시</t>
+  </si>
+  <si>
+    <t>비법 : 하늘을 나는 법</t>
+  </si>
+  <si>
+    <t>전민걸 글, 그림</t>
+  </si>
+  <si>
+    <t>한림출판사</t>
+  </si>
+  <si>
+    <t>기술, 행글라이더, 비행, 바람, 날개,</t>
+  </si>
+  <si>
+    <t>망우역사문화공원 - 역사의 숲에서 위인을 만나요</t>
+  </si>
+  <si>
+    <t>김영식 글</t>
+  </si>
+  <si>
+    <t>현북스</t>
+  </si>
+  <si>
+    <t>유관순, 항일 의병, 아차산, 이성계, 오세창,</t>
+  </si>
+  <si>
+    <t>대왕고래</t>
+  </si>
+  <si>
+    <t>안드레아스 셰른샤우겐 글 | 리네 렌슬레브로텐 그림 | 이정모 옮김 | 장수진 감수</t>
+  </si>
+  <si>
+    <t>여유당</t>
+  </si>
+  <si>
+    <t>동물, 거대동물, 바다, 고래잡이, 생태, 포경선, 멸종,</t>
+  </si>
+  <si>
+    <t>김정호와 함께 펼쳐 보는 대동여지도</t>
+  </si>
+  <si>
+    <t>이기범·고향숙 글 | 한용욱 그림</t>
+  </si>
+  <si>
+    <t>그린북</t>
+  </si>
+  <si>
+    <t>백두대간, 개마고원, 기리고차, 위화도, 나제통문, 삼수갑산,</t>
+  </si>
+  <si>
+    <t>거대 소수로 암호를 만들어!</t>
+  </si>
+  <si>
+    <t>김성화·권수진 글 | 한승무 그림</t>
+  </si>
+  <si>
+    <t>와이즈만BOOKs</t>
+  </si>
+  <si>
+    <t>124쪽</t>
+  </si>
+  <si>
+    <t>수학, 소수(숫자), 암호,</t>
+  </si>
+  <si>
+    <t>1987 6월민주항쟁</t>
+  </si>
+  <si>
+    <t>오진원 글</t>
+  </si>
+  <si>
+    <t>148쪽</t>
+  </si>
+  <si>
+    <t>박종철, 이한열, 명동성당, 최루탄, 전두환,</t>
+  </si>
+  <si>
+    <t>포니</t>
+  </si>
+  <si>
+    <t>R. J. 팔라시오 글 | 천미나 옮김</t>
+  </si>
+  <si>
+    <t>책과콩나무</t>
+  </si>
+  <si>
+    <t>352쪽</t>
+  </si>
+  <si>
+    <t>말(동물), 유령, 보안관, 친절, 서부개척시대, 사진, 인연</t>
+  </si>
+  <si>
+    <t>잘 헤어졌어</t>
+  </si>
+  <si>
+    <t>김양미 글 | 김효은 그림</t>
+  </si>
+  <si>
+    <t>200쪽</t>
+  </si>
+  <si>
+    <t>단편집, 우정, 가족, 화해, 이별</t>
+  </si>
+  <si>
+    <t>열세 살 우리는</t>
+  </si>
+  <si>
+    <t>문경민 글 | 이소영 그림</t>
+  </si>
+  <si>
+    <t>우리학교</t>
+  </si>
+  <si>
+    <t>232쪽</t>
+  </si>
+  <si>
+    <t>14,500원</t>
+  </si>
+  <si>
+    <t>거짓말, 학교폭력, 사회문제, 정리해고, 친구,</t>
+  </si>
+  <si>
+    <t>써드 2</t>
+  </si>
+  <si>
+    <t>최영희 글 | PJ.KIM 그림</t>
+  </si>
+  <si>
+    <t>허블</t>
+  </si>
+  <si>
+    <t>SF, 로봇, 행성, 친구, 괴물, 선물, 우정,</t>
+  </si>
+  <si>
+    <t>숲의 아이 윌라</t>
+  </si>
+  <si>
+    <t>로버트 비티 글 | 황세림 옮김</t>
+  </si>
+  <si>
+    <t>384쪽</t>
+  </si>
+  <si>
+    <t>20,000원</t>
+  </si>
+  <si>
+    <t>판타지, 마법, 자연, 가족, 사랑</t>
+  </si>
+  <si>
+    <t>불량 수제자</t>
+  </si>
+  <si>
+    <t>이유리 글 | 임나운 그림</t>
+  </si>
+  <si>
+    <t>184쪽</t>
+  </si>
+  <si>
+    <t>태권도, 북한이탈주민, 유튜브, 비리, 대회, 꿈(희망)
+2025동화동무씨동무</t>
+  </si>
+  <si>
+    <t>박하네 분짜</t>
+  </si>
+  <si>
+    <t>유영소 글 | 남수 그림</t>
+  </si>
+  <si>
+    <t>단편집, 6학년, 사랑, 이별, 친구, 가족,</t>
+  </si>
+  <si>
+    <t>마법 골무가 가져온 여름 이야기</t>
+  </si>
+  <si>
+    <t>엘리자베스 엔라이트 글, 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>햇살과나무꾼</t>
+  </si>
+  <si>
+    <t>188쪽</t>
+  </si>
+  <si>
+    <t>시골, 남매, 이웃, 친절, 공동체, 축제</t>
+  </si>
+  <si>
+    <t>리보와 앤 - 아무도 오지 않는 도서관의 두 로봇</t>
+  </si>
+  <si>
+    <t>어윤정 글 | 해마 그림</t>
+  </si>
+  <si>
+    <t>11,500원</t>
+  </si>
+  <si>
+    <t>도서관, AI로봇, 바이러스, 폐쇄, 팬데믹, 친구, 감정
+2025동화동무씨동무</t>
+  </si>
+  <si>
+    <t>달팽이도 달린다</t>
+  </si>
+  <si>
+    <t>황지영 글 | 최민지 그림</t>
+  </si>
+  <si>
+    <t>140쪽</t>
+  </si>
+  <si>
+    <t>11,000원</t>
+  </si>
+  <si>
+    <t>단편집 , 편견, 생명, 친구, 동물,
+2025동화동무씨동무</t>
+  </si>
+  <si>
+    <t>시간이 조금 걸리더라도</t>
+  </si>
+  <si>
+    <t>이윤엽 글, 그림</t>
+  </si>
+  <si>
+    <t>서유재</t>
+  </si>
+  <si>
+    <t>180쪽</t>
+  </si>
+  <si>
+    <t>글모음</t>
+  </si>
+  <si>
+    <t>엄마,판화,시골,할아버지, 할머니, 정(마음)
+2025목록속목록 : 시, 글모음</t>
+  </si>
+  <si>
+    <t>호랑이를 사랑하는 법</t>
+  </si>
+  <si>
+    <t>다비드 칼리 글 | 가브리엘 피노 그림 | 나선희 옮김</t>
+  </si>
+  <si>
+    <t>책빛</t>
+  </si>
+  <si>
+    <t>비유, 환경, 자연, 동물권,</t>
+  </si>
+  <si>
+    <t>찬란한 여행</t>
+  </si>
+  <si>
+    <t>이욱재 글, 그림</t>
+  </si>
+  <si>
+    <t>달그림</t>
+  </si>
+  <si>
+    <t>환경, 경고, 페트병, 미세플라스틱, 반어법</t>
+  </si>
+  <si>
+    <t>바다처럼 유유히</t>
+  </si>
+  <si>
+    <t>막스 뒤코스 글, 그림 | 이세진 옮김</t>
+  </si>
+  <si>
+    <t>국민서관</t>
+  </si>
+  <si>
+    <t>풍경, 밀물, 썰물, 해변, 여름, 하루, 인생,</t>
+  </si>
+  <si>
+    <t>내일을 바꾸는 작지만 확실한 행동</t>
+  </si>
+  <si>
+    <t>시릴 디옹, 피에르 라비 글│코스튐 트루아 피에스 그림│권지현 옮김</t>
+  </si>
+  <si>
+    <t>한울림어린이</t>
+  </si>
+  <si>
+    <t>환경 오염, 지속가능한 미래, 지구온난화, 환경 보호</t>
+  </si>
+  <si>
+    <t>도토리의 집 1-7</t>
+  </si>
+  <si>
+    <t>야마모토 오사무 글, 그림 | 김은진 옮김</t>
+  </si>
+  <si>
+    <t>한울림스페셜</t>
+  </si>
+  <si>
+    <t>230 내외쪽</t>
+  </si>
+  <si>
+    <t>각 9,000원</t>
+  </si>
+  <si>
+    <t>장애, 가족</t>
+  </si>
+  <si>
+    <t>둥섭 - 북에서 온 명작 스캔들</t>
+  </si>
+  <si>
+    <t>탁영호 글, 그림</t>
+  </si>
+  <si>
+    <t>딸기책방</t>
+  </si>
+  <si>
+    <t>208쪽</t>
+  </si>
+  <si>
+    <t>모험, 역사, 미술</t>
+  </si>
+  <si>
+    <t>맨발의 겐 1-10</t>
+  </si>
+  <si>
+    <t>나카자와 케이지 글, 그림 | 김송이, 익선 옮김</t>
+  </si>
+  <si>
+    <t>아름드리미디어</t>
+  </si>
+  <si>
+    <t>256 내외쪽</t>
+  </si>
+  <si>
+    <t>각 7,000원</t>
+  </si>
+  <si>
+    <t>전쟁, 원폭피해</t>
+  </si>
+  <si>
+    <t>밤으로의 자전거 여행</t>
+  </si>
+  <si>
+    <t>라이언 앤드루스 글, 그림 | 조고은 옮김</t>
+  </si>
+  <si>
+    <t>f(에프)</t>
+  </si>
+  <si>
+    <t>336쪽</t>
+  </si>
+  <si>
+    <t>전설, 우정, 자전거여행, 성장</t>
+  </si>
+  <si>
+    <t>수상한 내 인생</t>
+  </si>
+  <si>
+    <t>장 르뇨 글 | 에밀 브라보 그림 | 이충호 옮김</t>
+  </si>
+  <si>
+    <t>다림</t>
+  </si>
+  <si>
+    <t>숨을 참는 아이</t>
+  </si>
+  <si>
+    <t>뱅상 자뷔스 글 | 이폴리트 그림 | 김현아 옮김</t>
+  </si>
+  <si>
+    <t>성장, 치유, 가족, 강박, 2026목록속목록:만화</t>
+  </si>
+  <si>
+    <t>스냅드래곤</t>
+  </si>
+  <si>
+    <t>캣 레이 글, 그림 | 심연희 옮김</t>
+  </si>
+  <si>
+    <t>240쪽</t>
+  </si>
+  <si>
+    <t>마법, 사랑, 성장, 우정, 가족</t>
+  </si>
+  <si>
+    <t>야스미나와 감자 먹는 사람들</t>
+  </si>
+  <si>
+    <t>볼테르 마나에르 글, 그림 | 이희정 옮김</t>
+  </si>
+  <si>
+    <t>유전자변형식품, 환경, 연대, 용기</t>
+  </si>
+  <si>
+    <t>황금강의 왕</t>
+  </si>
+  <si>
+    <t>존 러스킨 글 | 야센 기젤레프 그림 | 최지현 옮김</t>
+  </si>
+  <si>
+    <t>마루벌</t>
+  </si>
+  <si>
+    <t>삼형제, 욕심, 계곡, 선행, 권선징악</t>
+  </si>
+  <si>
+    <t>어메이징 샌드워커</t>
+  </si>
+  <si>
+    <t>제이 호슬러 글, 그림 | 노승영 옮김</t>
+  </si>
+  <si>
+    <t>궁리</t>
+  </si>
+  <si>
+    <t>목록속목록 : 곤충</t>
+  </si>
+  <si>
+    <t>엘 데포</t>
+  </si>
+  <si>
+    <t>시시 벨 글, 그림 | 고정아 옮김</t>
+  </si>
+  <si>
+    <t>청각장애, 성장, 2026목록속목록:만화</t>
+  </si>
+  <si>
+    <t>화성에 간 내 동생</t>
+  </si>
+  <si>
+    <t>사소 요코 글 | 유준재 그림 | 이경옥 옮김</t>
+  </si>
+  <si>
+    <t>10,000원</t>
+  </si>
+  <si>
+    <t>형제, 공상, 달리기, 도전, 성장</t>
+  </si>
+  <si>
+    <t>열세 살의 여름</t>
+  </si>
+  <si>
+    <t>이윤희 글, 그림</t>
+  </si>
+  <si>
+    <t>488쪽</t>
+  </si>
+  <si>
+    <t>사춘기, 성장</t>
+  </si>
+  <si>
+    <t>왕자와 드레스메이커</t>
+  </si>
+  <si>
+    <t>젠 왕 글, 그림 | 김지은 옮김</t>
+  </si>
+  <si>
+    <t>비룡소</t>
+  </si>
+  <si>
+    <t>성장, 정체성, 자존감, 2026목록속목록:만화</t>
+  </si>
+  <si>
+    <t>용산개 방실이</t>
+  </si>
+  <si>
+    <t>최동인 글 | 정혜진 그림</t>
+  </si>
+  <si>
+    <t>책공장더불어</t>
+  </si>
+  <si>
+    <t>우리 손을 잡아! 엘린</t>
+  </si>
+  <si>
+    <t>소피아 발름베리 글, 그림 | 홍재웅 옮김</t>
+  </si>
+  <si>
+    <t>문학세계사</t>
+  </si>
+  <si>
+    <t>8,800원</t>
+  </si>
+  <si>
+    <t>이오덕 선생님</t>
+  </si>
+  <si>
+    <t>이오덕 원작 | 박건웅 그림</t>
+  </si>
+  <si>
+    <t>고인돌</t>
+  </si>
+  <si>
+    <t>231쪽</t>
+  </si>
+  <si>
+    <t>이오덕, 학교</t>
+  </si>
+  <si>
+    <t>인어 소녀</t>
+  </si>
+  <si>
+    <t>도나 조 나폴리 글 | 데이비드 위즈너 그림 | 심연희 옮김</t>
+  </si>
+  <si>
+    <t>인어공주, 사춘기, 독립, 우정, 2026목록속목록:만화</t>
+  </si>
+  <si>
+    <t>제노비아</t>
+  </si>
+  <si>
+    <t>모르텐 뒤르 글 | 라스 호네만 그림 | 윤지원 옮김</t>
+  </si>
+  <si>
+    <t>지양어린이</t>
+  </si>
+  <si>
+    <t>난민, 시리아</t>
+  </si>
+  <si>
+    <t>혀 내미는 촘마</t>
+  </si>
+  <si>
+    <t>사이토 류스케 글 | 다키다이라 지로 그림 | 김정화 옮김</t>
+  </si>
+  <si>
+    <t>9,500원</t>
+  </si>
+  <si>
+    <t>단편집, 가난, 선행, 용기, 헌신</t>
+  </si>
+  <si>
+    <t>진짜 친구</t>
+  </si>
+  <si>
+    <t>샤넌 헤일 글 | 르윈 팸 그림 | 고정아 옮김</t>
+  </si>
+  <si>
+    <t>다산기획</t>
+  </si>
+  <si>
+    <t>224쪽</t>
+  </si>
+  <si>
+    <t>왕따, 우정, 성장</t>
+  </si>
+  <si>
+    <t>짱뚱이의 시골생활 1-6</t>
+  </si>
+  <si>
+    <t>오진희 글 | 신영식 그림</t>
+  </si>
+  <si>
+    <t>파랑새</t>
+  </si>
+  <si>
+    <t>각 160쪽</t>
+  </si>
+  <si>
+    <t>각 13,000원</t>
+  </si>
+  <si>
+    <t>추억, 가족, 놀이, 성장</t>
+  </si>
+  <si>
+    <t>철수 이야기 1-2</t>
+  </si>
+  <si>
+    <t>상수탕 지음</t>
+  </si>
+  <si>
+    <t>돌베개</t>
+  </si>
+  <si>
+    <t>각 230쪽</t>
+  </si>
+  <si>
+    <t>각 12,000원</t>
+  </si>
+  <si>
+    <t>유년시절, 반려동물, 성장, 2026목록속목록:만화</t>
+  </si>
+  <si>
+    <t>출입 금지</t>
+  </si>
+  <si>
+    <t>실비아 베키니, 수알초 글, 그림 | 이현경 옮김</t>
+  </si>
+  <si>
+    <t>재난극복</t>
+  </si>
+  <si>
+    <t>트윈스</t>
+  </si>
+  <si>
+    <t>배리언 존슨 글 | 섀넌 라이트 그림 | 심연희 옮김</t>
+  </si>
+  <si>
+    <t>16,500원</t>
+  </si>
+  <si>
+    <t>쌍둥이, 자매, 우정, 성장, 가족</t>
+  </si>
+  <si>
+    <t>평양프로젝트</t>
+  </si>
+  <si>
+    <t>오영진 글, 그림</t>
+  </si>
+  <si>
+    <t>206쪽</t>
+  </si>
+  <si>
+    <t>매듭을 묶으며</t>
+  </si>
+  <si>
+    <t>빌 마틴 주니어, 존 아캠볼트 글｜테드 랜드 그림｜김장성 옮김</t>
+  </si>
+  <si>
+    <t>10,500원</t>
+  </si>
+  <si>
+    <t>이야기, 할아버지, 이름, 성장, 인디언, 마음</t>
+  </si>
+  <si>
+    <t>헬렌이 올 때까지 기다려</t>
+  </si>
+  <si>
+    <t>매리 다우닝 한 글 | 최지현 옮김</t>
+  </si>
+  <si>
+    <t>9,800원</t>
+  </si>
+  <si>
+    <t>가족, 유령, 두려움, 재혼, 죽음</t>
+  </si>
+  <si>
+    <t>헨쇼 선생님께</t>
+  </si>
+  <si>
+    <t>비벌리 클리어리 글 | 이승민 그림 | 선우미정 옮김</t>
+  </si>
+  <si>
+    <t>보림</t>
+  </si>
+  <si>
+    <t>150쪽</t>
+  </si>
+  <si>
+    <t>편지, 일기(글), 이혼가정, 전학, 성장</t>
+  </si>
+  <si>
+    <t>한판 놀아보자 탈춤</t>
+  </si>
+  <si>
+    <t>송인현 글 | 장선환 그림</t>
+  </si>
+  <si>
+    <t>전통예술</t>
+  </si>
+  <si>
+    <t>판소리 - 조선 팔도를 울리고 웃기다</t>
+  </si>
+  <si>
+    <t>김기형 글 | 강전희 그림</t>
+  </si>
+  <si>
+    <t>행복한 파스타 만들기</t>
+  </si>
+  <si>
+    <t>샤론 크리치 글 | 김영진 옮김</t>
+  </si>
+  <si>
+    <t>7,500원</t>
+  </si>
+  <si>
+    <t>점자, 할머니, 감정, 요리, 우정, 풋사랑, 질투</t>
+  </si>
+  <si>
+    <t>태양을 훔친 화가 빈센트 반 고흐</t>
+  </si>
+  <si>
+    <t>염명순 글</t>
+  </si>
+  <si>
+    <t>미래엔아이세움</t>
+  </si>
+  <si>
+    <t>미술</t>
+  </si>
+  <si>
+    <t>쿠사마 야요이 : 점, 무한의 세계</t>
+  </si>
+  <si>
+    <t>스즈키 사라 글 | 엘렌 와인스타인 그림 | 최순희 옮김</t>
+  </si>
+  <si>
+    <t>할머니의 열한 번째 생일 파티</t>
+  </si>
+  <si>
+    <t>라헐 판 코에이 글 | 김영진 옮김</t>
+  </si>
+  <si>
+    <t>낮은산</t>
+  </si>
+  <si>
+    <t>치매, 요양병원, 비밀, 간호사, 원피스, 계획</t>
+  </si>
+  <si>
+    <t>할머니의 비밀</t>
+  </si>
+  <si>
+    <t>장 프랑수와 샤바 글 | 변영미 그림 | 김주열 옮김</t>
+  </si>
+  <si>
+    <t>10,800원</t>
+  </si>
+  <si>
+    <t>공감, 세대갈등, 일기장, 금주령, 이해</t>
+  </si>
+  <si>
+    <t>할머니</t>
+  </si>
+  <si>
+    <t>페터 헤르틀링 글 | 페터 크노르 그림 | 채명신 옮김</t>
+  </si>
+  <si>
+    <t>중원문화</t>
+  </si>
+  <si>
+    <t>가족, 교통사고, 갈등, 이해</t>
+  </si>
+  <si>
+    <t>우리 그림이 들려주는 자연 이야기</t>
+  </si>
+  <si>
+    <t>박영대 글</t>
+  </si>
+  <si>
+    <t>현암사</t>
+  </si>
+  <si>
+    <t>167쪽</t>
+  </si>
+  <si>
+    <t>옛 그림 읽어주는 아빠</t>
+  </si>
+  <si>
+    <t>장세현 글</t>
+  </si>
+  <si>
+    <t>학고재</t>
+  </si>
+  <si>
+    <t>연필을 잡으면 그리고 싶어요</t>
+  </si>
+  <si>
+    <t>덕산 초등학교 5학년 1반 글, 그림 | 이호철 지도</t>
+  </si>
+  <si>
+    <t>218쪽</t>
+  </si>
+  <si>
+    <t>야호! 춤을 추자</t>
+  </si>
+  <si>
+    <t>이야기꽃.김지원 글 | 이지원 그림 | 김찬복 사진</t>
+  </si>
+  <si>
+    <t>청어람주니어</t>
+  </si>
+  <si>
+    <t>무용</t>
+  </si>
+  <si>
+    <t>신선이 되고 싶은 화가 장승업</t>
+  </si>
+  <si>
+    <t>조정육 글</t>
+  </si>
+  <si>
+    <t>하이디</t>
+  </si>
+  <si>
+    <t>요한나 슈피리 글 | 토미 웅게러 그림 | 김영진 옮김</t>
+  </si>
+  <si>
+    <t>시공주니어</t>
+  </si>
+  <si>
+    <t>502쪽</t>
+  </si>
+  <si>
+    <t>알프스, 할아버지, 양치기, 자연, 친구</t>
+  </si>
+  <si>
+    <t>순간의 빛을 영원에 담은 모네</t>
+  </si>
+  <si>
+    <t>김광우 글</t>
+  </si>
+  <si>
+    <t>하늘의 시소</t>
+  </si>
+  <si>
+    <t>안도 미키에 글 | 이영림 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>142쪽</t>
+  </si>
+  <si>
+    <t>연작동화, 사춘기, 소녀, 일상, 열두살</t>
+  </si>
+  <si>
+    <t>세계 미술사 박물관</t>
+  </si>
+  <si>
+    <t>클라우디오 메를로 글 | 알렉산드로 비르톨로치 외 그림 | 노성두 옮김</t>
+  </si>
+  <si>
+    <t>126쪽</t>
+  </si>
+  <si>
+    <t>하늘을 나는 교실</t>
+  </si>
+  <si>
+    <t>에리히 캐스트너 글 | 발터 트리어 그림 | 문성원 옮김</t>
+  </si>
+  <si>
+    <t>238쪽</t>
+  </si>
+  <si>
+    <t>크리스마스, 연극, 싸움, 방학, 선생님</t>
+  </si>
+  <si>
+    <t>사계절의 생활 풍속</t>
+  </si>
+  <si>
+    <t>정병모 글</t>
+  </si>
+  <si>
+    <t>미술의 역사를 바꾼 위대한 발명 13</t>
+  </si>
+  <si>
+    <t>플로리안 하이네 글 | 장혜경 옮김</t>
+  </si>
+  <si>
+    <t>터치아트</t>
+  </si>
+  <si>
+    <t>핑크트헨과 안톤</t>
+  </si>
+  <si>
+    <t>에리히 캐스트너 글 | 발터 트리어 그림 | 이희재 옮김</t>
+  </si>
+  <si>
+    <t>10,00원</t>
+  </si>
+  <si>
+    <t>가난, 우정, 배려, 관계, 구걸, 도둑</t>
+  </si>
+  <si>
+    <t>몬드리안을 본 적이 있니?</t>
+  </si>
+  <si>
+    <t>알렉산드로 산나 글, 그림 | 이현경 옮김</t>
+  </si>
+  <si>
+    <t>톡</t>
+  </si>
+  <si>
+    <t>모래 언덕에서의 특별한 모험</t>
+  </si>
+  <si>
+    <t>막스 뒤코스 글, 그림｜길미향 옮김</t>
+  </si>
+  <si>
+    <t>캠핑, 여름, 폭풍, 바다, 고래, 개(동물), 협동</t>
+  </si>
+  <si>
+    <t>피노키오의 모험</t>
+  </si>
+  <si>
+    <t>카를로 콜로디 글 | 아틸리오 무시노 그림 | 이승수 옮김</t>
+  </si>
+  <si>
+    <t>나무인형, 학교, 모험, 소원, 유혹, 거짓말</t>
+  </si>
+  <si>
+    <t>프리스비 부인과 니임의 쥐들</t>
+  </si>
+  <si>
+    <t>로버트 C. 오브라이언 글 | 최지현 옮김</t>
+  </si>
+  <si>
+    <t>280쪽</t>
+  </si>
+  <si>
+    <t>동물실험, 이사, 이웃, 탈출, 생명존중, 환상,
+목록:판타지</t>
+  </si>
+  <si>
+    <t>멋진 화요일</t>
+  </si>
+  <si>
+    <t>데이지 므라즈코바 글, 그림｜김경옥 옮김</t>
+  </si>
+  <si>
+    <t>하루, 일상, 이야기, 할머니, 인형, 화자_화요일</t>
+  </si>
+  <si>
+    <t>맴</t>
+  </si>
+  <si>
+    <t>장현정 글, 그림</t>
+  </si>
+  <si>
+    <t>반달</t>
+  </si>
+  <si>
+    <t>여름, 더위, 매미, 소리, 색깔</t>
+  </si>
+  <si>
+    <t>팔 거리의 아이들</t>
+  </si>
+  <si>
+    <t>몰나르 페렌츠 글 | 귀도 피니 그림 | 한경민 옮김</t>
+  </si>
+  <si>
+    <t>헝가리, 공터, 우정, 모험, 놀이, 싸움</t>
+  </si>
+  <si>
+    <t>파피</t>
+  </si>
+  <si>
+    <t>애비 글 | 원유미 그림 | 전하림 옮김</t>
+  </si>
+  <si>
+    <t>216쪽</t>
+  </si>
+  <si>
+    <t>12,800원</t>
+  </si>
+  <si>
+    <t>부엉이, 비밀, 모험</t>
+  </si>
+  <si>
+    <t>루브르 박물관에 가자</t>
+  </si>
+  <si>
+    <t>장우진 글, 그림 | 김현수 사진</t>
+  </si>
+  <si>
+    <t>마로니에북스</t>
+  </si>
+  <si>
+    <t>박물관</t>
+  </si>
+  <si>
+    <t>파울라 날다</t>
+  </si>
+  <si>
+    <t>조란 드르벵카 글 | 페터 쉐소우 그림 | 박경희 옮김</t>
+  </si>
+  <si>
+    <t>89쪽</t>
+  </si>
+  <si>
+    <t>9,000원</t>
+  </si>
+  <si>
+    <t>외로움, 비만, 삼촌, 하늘</t>
+  </si>
+  <si>
+    <t>트리갭의 샘물</t>
+  </si>
+  <si>
+    <t>나탈리 배비트 글 | 윤미숙 그림 | 최순희 옮김</t>
+  </si>
+  <si>
+    <t>오늘책</t>
+  </si>
+  <si>
+    <t>영생, 비밀, 가족, 선택</t>
+  </si>
+  <si>
+    <t>트럼펫을 부는 백조</t>
+  </si>
+  <si>
+    <t>엘윈 브룩스 화이트 글 | 프레드 마르셀리노 그림 | 김태훈 옮김</t>
+  </si>
+  <si>
+    <t>산수야</t>
+  </si>
+  <si>
+    <t>장애, 다름, 극복, 도움</t>
+  </si>
+  <si>
+    <t>꽃 속에 마음 담은 우리 옛그림</t>
+  </si>
+  <si>
+    <t>이소영 지음</t>
+  </si>
+  <si>
+    <t>미술,
+목록속목록:자연</t>
+  </si>
+  <si>
+    <t>그림 속으로 들어간 화가 심사정</t>
+  </si>
+  <si>
+    <t>이예성 글, 그림</t>
+  </si>
+  <si>
+    <t>나무숲</t>
+  </si>
+  <si>
+    <t>우리미술</t>
+  </si>
+  <si>
+    <t>복서</t>
+  </si>
+  <si>
+    <t>하산 무사비 글, 그림｜이승민 옮김</t>
+  </si>
+  <si>
+    <t>고래뱃속</t>
+  </si>
+  <si>
+    <t>38쪽</t>
+  </si>
+  <si>
+    <t>주먹, 평화</t>
+  </si>
+  <si>
+    <t>공부가 되는 한국 명화</t>
+  </si>
+  <si>
+    <t>글공작소 글</t>
+  </si>
+  <si>
+    <t>아름다운사람들</t>
+  </si>
+  <si>
+    <t>간송미술관에는 어떤 보물이 있을까?</t>
+  </si>
+  <si>
+    <t>김민규 글 | 조원희 그림</t>
+  </si>
+  <si>
+    <t>토토북</t>
+  </si>
+  <si>
+    <t>미술관</t>
+  </si>
+  <si>
+    <t>사라진 마을</t>
+  </si>
+  <si>
+    <t>앤 그리팔코니 글 | 카디르 넬슨 그림 | 이선오 옮김</t>
+  </si>
+  <si>
+    <t>미래아이</t>
+  </si>
+  <si>
+    <t>아프리카, 노예, 용기, 협동, 생존</t>
+  </si>
+  <si>
+    <t>백장미</t>
+  </si>
+  <si>
+    <t>크리스토프 갈라즈 글｜로베르토 인노첸티 그림｜이수명 옮김</t>
+  </si>
+  <si>
+    <t>8,500원</t>
+  </si>
+  <si>
+    <t>전쟁, 독일, 군인, 수용소, 나치, 유대인, 도움, 학살, 실화(사실)</t>
+  </si>
+  <si>
+    <t>바람의 새 집시</t>
+  </si>
+  <si>
+    <t>마리-프랑스 슈브롱 글｜마틸드 마냥 그림｜박정연 옮김</t>
+  </si>
+  <si>
+    <t>같이보는책</t>
+  </si>
+  <si>
+    <t>까치, 가족, 사랑, 여행, 교감, 둥지</t>
+  </si>
+  <si>
+    <t>세상 끝에 있는 너에게</t>
+  </si>
+  <si>
+    <t>고티에 다비드, 마리 꼬드리 글, 그림 | 이경혜 옮김</t>
+  </si>
+  <si>
+    <t>다그림책</t>
+  </si>
+  <si>
+    <t>곰(동물), 새(동물), 친구, 편지, 만남, 여행, 그리움</t>
+  </si>
+  <si>
+    <t>숲에서 보낸 마법 같은 하루</t>
+  </si>
+  <si>
+    <t>베아트리체 알레마냐 글, 그림 | 이세진 옮김</t>
+  </si>
+  <si>
+    <t>엄마, 자연, 모험, 치유, 주황</t>
+  </si>
+  <si>
+    <t>스갱 아저씨의 염소</t>
+  </si>
+  <si>
+    <t>알퐁스 도데 글 | 에릭 바튀 그림 | 강희진 옮김</t>
+  </si>
+  <si>
+    <t>36쪽</t>
+  </si>
+  <si>
+    <t>늑대, 자유, 도전, 동화원작</t>
+  </si>
+  <si>
+    <t>바구니 달</t>
+  </si>
+  <si>
+    <t>메리 린 레이 글｜바버러 쿠니 그림｜이상희 옮김</t>
+  </si>
+  <si>
+    <t>베틀북</t>
+  </si>
+  <si>
+    <t>30쪽</t>
+  </si>
+  <si>
+    <t>숲, 도시, 성장, 보름달</t>
+  </si>
+  <si>
+    <t>롤라와 나</t>
+  </si>
+  <si>
+    <t>키아라 발렌티나 세그레 글｜파올로 도메니코니 그림｜길상효 옮김</t>
+  </si>
+  <si>
+    <t>씨드북</t>
+  </si>
+  <si>
+    <t>친구, 안내견, 장애, 관계, 사랑</t>
+  </si>
+  <si>
+    <t>통조림 속의 인어 아가씨</t>
+  </si>
+  <si>
+    <t>구드룬 파우제방 글 | 마르쿠스 그롤릭 그림 | 김경연 옮김</t>
+  </si>
+  <si>
+    <t>100쪽</t>
+  </si>
+  <si>
+    <t>6,500원</t>
+  </si>
+  <si>
+    <t>단편집, 환상, 사랑, 그림자, 흡혈귀</t>
+  </si>
+  <si>
+    <t>토비의 특별한 여름</t>
+  </si>
+  <si>
+    <t>발레리 홉스 글 | 장윤경 그림 | 유향란 옮김</t>
+  </si>
+  <si>
+    <t>8,900원</t>
+  </si>
+  <si>
+    <t>암투병, 할머니, 희망, 시인, 시(문학), 죽음</t>
+  </si>
+  <si>
+    <t>클로디아의 비밀</t>
+  </si>
+  <si>
+    <t>E. L. 코닉스버그 글, 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>모험, 가출, 차별, 미술관, 미켈란젤로, 조각상, 남매
+목록:추리</t>
+  </si>
+  <si>
+    <t>켄즈케 왕국</t>
+  </si>
+  <si>
+    <t>마이클 모퍼고 글 | 마이클 포맨 그림 | 김난령 옮김</t>
+  </si>
+  <si>
+    <t>여행, 배(탈것), 폭풍, 무인도, 표류</t>
+  </si>
+  <si>
+    <t>치폴리노의 모험</t>
+  </si>
+  <si>
+    <t>잔니 로다리 글 | 막심 미트로파노프 그림 | 이현경 옮김</t>
+  </si>
+  <si>
+    <t>344쪽</t>
+  </si>
+  <si>
+    <t>양파, 버찌, 당근, 과일, 여행자, 누명</t>
+  </si>
+  <si>
+    <t>초원의 집 1 -큰 숲 속의 작은 집</t>
+  </si>
+  <si>
+    <t>로라 잉걸스 와일더 글 | 가스 윌리엄스 그림 | 김석희 옮김</t>
+  </si>
+  <si>
+    <t>도전, 미국서부개척시대, 통나무집, 용기, 가족</t>
+  </si>
+  <si>
+    <t>기찻길의 아이들</t>
+  </si>
+  <si>
+    <t>에디스 네스빗 글 | 찰스 에드먼드 브록 그림 | 정미우 옮김</t>
+  </si>
+  <si>
+    <t>형제, 놀이, 기차, 이웃, 이사</t>
+  </si>
+  <si>
+    <t>딴생각 중</t>
+  </si>
+  <si>
+    <t>마리 도를레앙 글, 그림｜바람숲아이 옮김</t>
+  </si>
+  <si>
+    <t>공상, 자유, 작가, 새(동물), 파랑</t>
+  </si>
+  <si>
+    <t>처음 자전거를 훔친 날</t>
+  </si>
+  <si>
+    <t>사토 마키코 글 | 장연주 그림 | 고향옥 옮김</t>
+  </si>
+  <si>
+    <t>243쪽</t>
+  </si>
+  <si>
+    <t>성장, 브래지어, 오빠, 사춘기, 일탈, 집(주택),
+목록속목록:옷(의복)</t>
+  </si>
+  <si>
+    <t>창가의 토토</t>
+  </si>
+  <si>
+    <t>구로야나기 테츠코 글 | 이와사키 치히로 그림 | 권남희 옮김</t>
+  </si>
+  <si>
+    <t>김영사</t>
+  </si>
+  <si>
+    <t>입학, 퇴학, 소외, 선생님, 공감</t>
+  </si>
+  <si>
+    <t>등잔, 얼음 그리고 물고기호</t>
+  </si>
+  <si>
+    <t>재클린 브릭스 마틴 글｜베스 크롬스 그림｜햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>탐험, 이누이트, 빙하, 북극해, 구조(구함), 실화(실제)</t>
+  </si>
+  <si>
+    <t>찰리와 초콜릿 공장</t>
+  </si>
+  <si>
+    <t>로알드 달 글 | 퀸틴 블레이크 그림 | 지혜연 옮김</t>
+  </si>
+  <si>
+    <t>260쪽</t>
+  </si>
+  <si>
+    <t>환상, 욕심, 견학, 초대장, 사고(사건), 행운</t>
+  </si>
+  <si>
+    <t>등대 소년</t>
+  </si>
+  <si>
+    <t>막스 뒤코스 글, 그림｜류재화 옮김</t>
+  </si>
+  <si>
+    <t>모험, 상상</t>
+  </si>
+  <si>
+    <t>들꽃 아이</t>
+  </si>
+  <si>
+    <t>임길택 글｜김동성 그림</t>
+  </si>
+  <si>
+    <t>선생님, 가정방문, 꽃이름, 학교가는길</t>
+  </si>
+  <si>
+    <t>착한 괴물은 무섭지 않아!</t>
+  </si>
+  <si>
+    <t>안나 오니히몹스카 글 | 마리아 에키에르 그림 | 이지원 옮김</t>
+  </si>
+  <si>
+    <t>214쪽</t>
+  </si>
+  <si>
+    <t>단편집, 용(동물), 고양이, 낙타, 환상, 신비</t>
+  </si>
+  <si>
+    <t>짐 크노프와 기관사 루카스</t>
+  </si>
+  <si>
+    <t>미하엘 엔데 글 | 프란츠 요제프 트립 그림 | 김인순 옮김</t>
+  </si>
+  <si>
+    <t>14,800원</t>
+  </si>
+  <si>
+    <t>소포, 용(동물), 기관차, 여행, 공주, 모험,
+목록:탈것</t>
+  </si>
+  <si>
+    <t>두 섬 이야기</t>
+  </si>
+  <si>
+    <t>요르크 슈타이너 글｜요르크 뮐러 그림｜김라합 옮김</t>
+  </si>
+  <si>
+    <t>50쪽</t>
+  </si>
+  <si>
+    <t>환경, 문명, 개발, 자연</t>
+  </si>
+  <si>
+    <t>지붕 위의 수레바퀴</t>
+  </si>
+  <si>
+    <t>마인데르트 드용 글 | 모리스 샌닥 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>369쪽</t>
+  </si>
+  <si>
+    <t>황새, 배(탈것), 마을, 화합, 희망, 친구, 폭풍</t>
+  </si>
+  <si>
+    <t>핵발전소의 비밀</t>
+  </si>
+  <si>
+    <t>강양구 글 | 소복이 그림</t>
+  </si>
+  <si>
+    <t>리젬</t>
+  </si>
+  <si>
+    <t>사진, 핵발전소, 에너지, 핵폭탄, 방사성물질, 방사능, 쓰레기, 핵폐기물</t>
+  </si>
+  <si>
+    <t>지도박사의 비밀지도</t>
+  </si>
+  <si>
+    <t>앤드류 클레먼츠 글 | 앤드리슨 그림 | 김난령 옮김</t>
+  </si>
+  <si>
+    <t>열린어린이</t>
+  </si>
+  <si>
+    <t>범인, 거짓, 협박, 고민, 우정, 비밀</t>
+  </si>
+  <si>
+    <t>페달을 밟아라! - 세상을 바꾼 자전거 이야기</t>
+  </si>
+  <si>
+    <t>미셸 멀더 글 | 전혜영 옮김</t>
+  </si>
+  <si>
+    <t>68쪽</t>
+  </si>
+  <si>
+    <t>사진, 자전거, 페달</t>
+  </si>
+  <si>
+    <t>줄리와 늑대</t>
+  </si>
+  <si>
+    <t>진 크레이그헤드 조지 글 | 작은우주 옮김</t>
+  </si>
+  <si>
+    <t>가나출판사</t>
+  </si>
+  <si>
+    <t>226쪽</t>
+  </si>
+  <si>
+    <t>에스키모, 교감, 모험, 생존</t>
+  </si>
+  <si>
+    <t>준비됐니?</t>
+  </si>
+  <si>
+    <t>수잰 러플러 글 | 김옥수 옮김</t>
+  </si>
+  <si>
+    <t>304쪽</t>
+  </si>
+  <si>
+    <t>할머니, 친구, 상실, 아픔, 원망, 가족</t>
+  </si>
+  <si>
+    <t>마르게리트 할머니의 크리스마스</t>
+  </si>
+  <si>
+    <t>인디아 데자르댕 글 ｜ 파스칼 블랑셰 그림 ｜ 이정주 옮김</t>
+  </si>
+  <si>
+    <t>죽음, 겨울, 손님, 두려움, 극복, 행복</t>
+  </si>
+  <si>
+    <t>주문이 많은 요리점</t>
+  </si>
+  <si>
+    <t>미야자와 겐지 글 | 이가경 그림 | 민영 옮김</t>
+  </si>
+  <si>
+    <t>7,000원</t>
+  </si>
+  <si>
+    <t>단편집, 사냥꾼, 수수께끼, 까마귀, 풍자</t>
+  </si>
+  <si>
+    <t>빨간 호리병박</t>
+  </si>
+  <si>
+    <t>차오원쉬엔 글 ㅣ 김세현 그림 ㅣ 전수정 옮김</t>
+  </si>
+  <si>
+    <t>수영, 강(지형), 만남, 설렘, 오해, 수묵화, 원작동화</t>
+  </si>
+  <si>
+    <t>창덕궁에서 만나는 우리 과학</t>
+  </si>
+  <si>
+    <t>김연희 글 | 홍수진 그림</t>
+  </si>
+  <si>
+    <t>119쪽</t>
+  </si>
+  <si>
+    <t>전통과학, 창덕궁, 기술, 궁궐, 후원, 답사</t>
+  </si>
+  <si>
+    <t>지구에서 가장 큰 발자국 - 80억 명의 인간이 1명의 거인이라면</t>
+  </si>
+  <si>
+    <t>롭 시어스 글 | 톰 시어스 그림 | 박규리 옮김</t>
+  </si>
+  <si>
+    <t>환경, 쓰레기, 비교, 멸종위기, 생태계, 그림책</t>
+  </si>
+  <si>
+    <t>지구사용설명서 - 외계인 막쓸레옹,쓰레기 별에서 탈출하다</t>
+  </si>
+  <si>
+    <t>우쿠더스 지구이주대책위원회 글 | 김지민 그림 | 환경운동연합ㆍ환경교육센터 옮김</t>
+  </si>
+  <si>
+    <t>한솔수북</t>
+  </si>
+  <si>
+    <t>129쪽</t>
+  </si>
+  <si>
+    <t>동화, 외계인, 환경, 쓰레기별</t>
+  </si>
+  <si>
+    <t>지구사용설명서 2 - 막쓸레옹 가족의 지구 생존 세계일주</t>
+  </si>
+  <si>
+    <t>환경교육센터 기획 | 김춘이 외 2인 글 | 김지민 그림</t>
+  </si>
+  <si>
+    <t>동화, 외계인, 환경, 일회용품, 환경호르몬</t>
+  </si>
+  <si>
+    <t>조커, 학교 가기 싫을 때 쓰는 카드</t>
+  </si>
+  <si>
+    <t>수지 모건스턴 글 | 미레이유 달랑세 그림 | 김예령 옮김</t>
+  </si>
+  <si>
+    <t>73쪽</t>
+  </si>
+  <si>
+    <t>선생님, 은퇴, 학교, 선물</t>
+  </si>
+  <si>
+    <t>전은지 선생님이 들려주는 도전! 우주 미션</t>
+  </si>
+  <si>
+    <t>전은지 글 | 김다정 그림</t>
+  </si>
+  <si>
+    <t>우주공학, 로켓, 우주여행, 도전</t>
+  </si>
+  <si>
+    <t>제임스와 슈퍼 복숭아</t>
+  </si>
+  <si>
+    <t>고아, 마법, 환상, 모험, 언어폭력</t>
+  </si>
+  <si>
+    <t>빈터의 서커스</t>
+  </si>
+  <si>
+    <t>찰스 키핑 글, 그림  ㅣ서애경 옮김</t>
+  </si>
+  <si>
+    <t>친구, 동물, 공연, 경험, 색깔</t>
+  </si>
+  <si>
+    <t>빅 피쉬</t>
+  </si>
+  <si>
+    <t>이기훈 그림</t>
+  </si>
+  <si>
+    <t>물고기, 동물, 원주민, 전쟁, 파괴, 홍수, 방주, 환경, 글없는그림책</t>
+  </si>
+  <si>
+    <t>제이넵의 비밀 편지</t>
+  </si>
+  <si>
+    <t>아지즈 네신 글 | 홍정아 그림 | 이난아 옮김</t>
+  </si>
+  <si>
+    <t>푸른숲주니어</t>
+  </si>
+  <si>
+    <t>287쪽</t>
+  </si>
+  <si>
+    <t>친구, 선생님, 차별, 시낭송, 대항, 사회비판</t>
+  </si>
+  <si>
+    <t>제비호와 아마존호</t>
+  </si>
+  <si>
+    <t>아서 랜섬 글, 그림 | 신수진 옮김</t>
+  </si>
+  <si>
+    <t>536쪽</t>
+  </si>
+  <si>
+    <t>모험, 항해, 무인도, 남매, 캠핑</t>
+  </si>
+  <si>
+    <t>제닝스는 꼴찌가 아니야</t>
+  </si>
+  <si>
+    <t>앤터니 버커리지 글 | 최정인 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>252쪽</t>
+  </si>
+  <si>
+    <t>우정, 장난, 달리기, 우표, 인정</t>
+  </si>
+  <si>
+    <t>정어리 같은 내 인생</t>
+  </si>
+  <si>
+    <t>연극, 가족, 자서전, 공상, 인생, 존재감</t>
+  </si>
+  <si>
+    <t>할아버지 손은 약손</t>
+  </si>
+  <si>
+    <t>한수연 글  |  이유진 그림</t>
+  </si>
+  <si>
+    <t>문예춘추사</t>
+  </si>
+  <si>
+    <t>인물</t>
+  </si>
+  <si>
+    <t>인물, 장기려, 의사, 의료보험, 무의촌, 청십자운동</t>
+  </si>
+  <si>
+    <t>하늘의 개척자 라이트 형제</t>
+  </si>
+  <si>
+    <t>러셀 프리드먼 글  | 오빌 라이트, 윌버 라이 사진 |  안인희 옮김</t>
+  </si>
+  <si>
+    <t>147쪽</t>
+  </si>
+  <si>
+    <t>인물, 발명가, 비행기, 에이모스 루트, 윌버, 오빌</t>
+  </si>
+  <si>
+    <t>작은 책방</t>
+  </si>
+  <si>
+    <t>엘리너 파전 글 | 에드워드 아디존 그림 | 이도우 옮김</t>
+  </si>
+  <si>
+    <t>수박설탕</t>
+  </si>
+  <si>
+    <t>단편집, 모험, 환상, 마법, 공주, 왕(임금), 신비</t>
+  </si>
+  <si>
+    <t>하늘을 나는 어린 왕자 - 생텍쥐페리의 삶</t>
+  </si>
+  <si>
+    <t>피터 시스 글, 그림ㅣ김명남 옮김</t>
+  </si>
+  <si>
+    <t>인물, 문학가, 조종사, 야간비행, 프랑스, 세계대전</t>
+  </si>
+  <si>
+    <t>일요일의 아이</t>
+  </si>
+  <si>
+    <t>구드룬 멥스 글 | 로트라우트 수잔네 베르너 그림 | 김라합 옮김</t>
+  </si>
+  <si>
+    <t>213쪽</t>
+  </si>
+  <si>
+    <t>고아, 입양, 행복, 불신, 희망</t>
+  </si>
+  <si>
+    <t>인디고의 별</t>
+  </si>
+  <si>
+    <t>힐러리 매케이 글 | 전경화 옮김</t>
+  </si>
+  <si>
+    <t>학교폭력, 우정, 따돌림, 화해, 가족</t>
+  </si>
+  <si>
+    <t>이젠 괜찮을 거야</t>
+  </si>
+  <si>
+    <t>캐럴린 코먼 글 | 노도환 그림 | 윤미성 옮김</t>
+  </si>
+  <si>
+    <t>가정폭력, 여행, 마술, 극복, 후유증, 상처</t>
+  </si>
+  <si>
+    <t>이상한 나라의 앨리스</t>
+  </si>
+  <si>
+    <t>루이스 캐럴 글 | 존 테니엘 그림 | 손영미 옮김</t>
+  </si>
+  <si>
+    <t>토끼, 환상, 여왕, 문(출입), 여행</t>
+  </si>
+  <si>
+    <t>평화를 꿈꾼 인권운동가 마틴 루터 킹</t>
+  </si>
+  <si>
+    <t>권태선 글 ㅣ 최용호 그림</t>
+  </si>
+  <si>
+    <t>154쪽</t>
+  </si>
+  <si>
+    <t>인물, 노벨평화상, 흑인참정권, 비폭력무저항, 몽고메리, 워싱턴 평화행진</t>
+  </si>
+  <si>
+    <t>파랑새 시인, 한하운</t>
+  </si>
+  <si>
+    <t>한영미 글 ㅣ 신진호 그림</t>
+  </si>
+  <si>
+    <t>산하</t>
+  </si>
+  <si>
+    <t>인물, 한센병, 소록도, 황톳길, 보리피리</t>
+  </si>
+  <si>
+    <t>통일 할아버지 문익환</t>
+  </si>
+  <si>
+    <t>김남일 글</t>
+  </si>
+  <si>
+    <t>237쪽</t>
+  </si>
+  <si>
+    <t>인물, 민주화운동, 공동번역성서, 용정, 명동학교, 북한
+목록속목록:평화</t>
+  </si>
+  <si>
+    <t>위풍당당 질리 홉킨스</t>
+  </si>
+  <si>
+    <t>캐서린 패터슨 글 | 이다희 옮김</t>
+  </si>
+  <si>
+    <t>위탁가정, 선생님, 상처, 이웃, 말썽, 미움, 사랑</t>
+  </si>
+  <si>
+    <t>웨니에겐 날개가 있다</t>
+  </si>
+  <si>
+    <t>자넷 리 카레이 글 | 김경미 옮김</t>
+  </si>
+  <si>
+    <t>241쪽</t>
+  </si>
+  <si>
+    <t>8,000원</t>
+  </si>
+  <si>
+    <t>죽음, 슬픔, 동생, 편지글, 교통사고, 가족</t>
+  </si>
+  <si>
+    <t>우주의 내 작은 모퉁이</t>
+  </si>
+  <si>
+    <t>앤 마틴 글 | 구계원 옮김</t>
+  </si>
+  <si>
+    <t>272쪽</t>
+  </si>
+  <si>
+    <t>자폐스펙트럼, 삼촌, 이해, 편견, 두려움</t>
+  </si>
+  <si>
+    <t>우리들의 오소리</t>
+  </si>
+  <si>
+    <t>앤서니 맥고완 글 | 안지원 옮김</t>
+  </si>
+  <si>
+    <t>봄의정원</t>
+  </si>
+  <si>
+    <t>숲, 사냥, 형제, 장애, 생명존중</t>
+  </si>
+  <si>
+    <t>우리 집은 아프리카에 있어요</t>
+  </si>
+  <si>
+    <t>셰일라 고든 글 | 박윤희 그림 | 홍영분 옮김</t>
+  </si>
+  <si>
+    <t>주택단지, 인종분리정책, 차별, 시위, 인권, 연대</t>
+  </si>
+  <si>
+    <t>우리 누나</t>
+  </si>
+  <si>
+    <t>오카 슈조 글 | 카미야 신 그림 | 김난주 옮김</t>
+  </si>
+  <si>
+    <t>178쪽</t>
+  </si>
+  <si>
+    <t>장애인, 차별, 가족, 공감, 다운증후군</t>
+  </si>
+  <si>
+    <t>용기는 파도를 넘어</t>
+  </si>
+  <si>
+    <t>암스트롱 스퍼리 글, 그림 | 김옥수 옮김</t>
+  </si>
+  <si>
+    <t>두려움, 추장, 허리케인, 화산섬, 모험</t>
+  </si>
+  <si>
+    <t>욘 할아버지</t>
+  </si>
+  <si>
+    <t>페터 헤르틀링 글 | 레나테 하빙거 그림 | 김경연 옮김</t>
+  </si>
+  <si>
+    <t>염색, 선물, 죽음, 가족, 이별</t>
+  </si>
+  <si>
+    <t>와일드 로봇</t>
+  </si>
+  <si>
+    <t>피터 브라운 글, 그림 | 엄혜숙 옮김</t>
+  </si>
+  <si>
+    <t>거북이북스</t>
+  </si>
+  <si>
+    <t>기러기, 야생, 생존, 본능, 모성, 모험, 성장
+목록속목록:인공지능</t>
+  </si>
+  <si>
+    <t>올드 울프</t>
+  </si>
+  <si>
+    <t>애비 글 | 브리안 플락커 그림 | 김선희 옮김</t>
+  </si>
+  <si>
+    <t>사냥꾼, 활(무기), 게임, 용기</t>
+  </si>
+  <si>
+    <t>옥수수가 익어 가요</t>
+  </si>
+  <si>
+    <t>도로시 로즈 글 | 장 샤를로 그림 | 우석균 옮김</t>
+  </si>
+  <si>
+    <t>마야문명, 멕시코, 농사, 날씨, 자연, 신앙</t>
+  </si>
+  <si>
+    <t>오즈의 마법사</t>
+  </si>
+  <si>
+    <t>라이먼 프랭크 바움 글 | 윌리엄 월리스 덴슬로우 그림 | 김석희 옮김</t>
+  </si>
+  <si>
+    <t>294쪽</t>
+  </si>
+  <si>
+    <t>모험, 용기, 지혜, 마음, 허수아비, 사자, 나뭇꾼
+목록:모험</t>
+  </si>
+  <si>
+    <t>오늘부터 공부 파업</t>
+  </si>
+  <si>
+    <t>토미 그린월드 글 | 허현경 그림 | 정성민 옮김</t>
+  </si>
+  <si>
+    <t>대학, 사교육, 경쟁, 소파, 갈등</t>
+  </si>
+  <si>
+    <t>오거와 고아들</t>
+  </si>
+  <si>
+    <t>켈리 반힐 글 | 이민희 옮김</t>
+  </si>
+  <si>
+    <t>432쪽</t>
+  </si>
+  <si>
+    <t>도서관, 용(동물), 마법, 이웃, 진실, 이야기</t>
+  </si>
+  <si>
+    <t>열한 살의 아빠의 엄마를 만나다</t>
+  </si>
+  <si>
+    <t>케빈 헹크스 글 | 강하나 옮김</t>
+  </si>
+  <si>
+    <t>내인생의책</t>
+  </si>
+  <si>
+    <t>할머니, 유품, 카드, 할아버지</t>
+  </si>
+  <si>
+    <t>열두 살에게는 너무 무거운 비밀</t>
+  </si>
+  <si>
+    <t>마리안느 머스그로브 글 | 김호정 옮김</t>
+  </si>
+  <si>
+    <t>책속물고기</t>
+  </si>
+  <si>
+    <t>사고(사건), 치매, 공포증, 자매, 요양병원</t>
+  </si>
+  <si>
+    <t>열두 살 적 엄마에게로</t>
+  </si>
+  <si>
+    <t>킷 피어슨 글 | 윤미성 옮김</t>
+  </si>
+  <si>
+    <t>262쪽</t>
+  </si>
+  <si>
+    <t>친척, 여름방학, 오두막, 투명인간, 과거, 차별, 시계</t>
+  </si>
+  <si>
+    <t>열네 번째 금붕어</t>
+  </si>
+  <si>
+    <t>제니퍼 홀름 글 | 최지현 옮김</t>
+  </si>
+  <si>
+    <t>할아버지, 과학자, 죽음, 재능</t>
+  </si>
+  <si>
+    <t>연보랏빛 양산이 날아오를 때</t>
+  </si>
+  <si>
+    <t>알키 지 글 | 정지혜 그림 | 정혜용 옮김</t>
+  </si>
+  <si>
+    <t>295쪽</t>
+  </si>
+  <si>
+    <t>여름, 놀이, 할머니, 회상, 환상</t>
+  </si>
+  <si>
+    <t>위기의 밥상, 농업</t>
+  </si>
+  <si>
+    <t>서경석 글 | 이철민 그림</t>
+  </si>
+  <si>
+    <t>식량자원, 농업, 식량위기, GMO</t>
+  </si>
+  <si>
+    <t>에밀과 탐정들</t>
+  </si>
+  <si>
+    <t>에리히 캐스트너 글 | 발터 트리어 그림 | 장영은 옮김</t>
+  </si>
+  <si>
+    <t>201쪽</t>
+  </si>
+  <si>
+    <t>기차여행, 베를린, 추리, 친구, 도둑,
+목록:추리</t>
+  </si>
+  <si>
+    <t>열려라, 뇌! - 신비한 머리 속 이야기</t>
+  </si>
+  <si>
+    <t>임정은 글 | 김은주 그림</t>
+  </si>
+  <si>
+    <t>뇌, 우리몸</t>
+  </si>
+  <si>
+    <t>직지와 외규장각 의궤의 어머니 박병선</t>
+  </si>
+  <si>
+    <t>공지희 글  | 김지안 그림</t>
+  </si>
+  <si>
+    <t>글로연</t>
+  </si>
+  <si>
+    <t>인물, 금속활자, 서지학자, 병인양요, 프랑스, 도서관</t>
+  </si>
+  <si>
+    <t>지도 밖의 탐험가</t>
+  </si>
+  <si>
+    <t>이사벨 미뇨스 마르틴스 글  | 베르나르두 카르발류 그림  |  최금좌 옮김</t>
+  </si>
+  <si>
+    <t>인물, 지도, 탐험가,  모험,  피테아스, 마르코 폴로, 그림책</t>
+  </si>
+  <si>
+    <t>조영래, 사람을 사랑한 변호사</t>
+  </si>
+  <si>
+    <t>신지영 글ㅣ권용득 그림</t>
+  </si>
+  <si>
+    <t>한겨레아이들</t>
+  </si>
+  <si>
+    <t>인물, 사회정의, 인권변호사, 전태일, 진폐증, 노동자</t>
+  </si>
+  <si>
+    <t>제주의 빛 김만덕</t>
+  </si>
+  <si>
+    <t>김인숙 글 ㅣ정문주 그림</t>
+  </si>
+  <si>
+    <t>푸른숲</t>
+  </si>
+  <si>
+    <t>175쪽</t>
+  </si>
+  <si>
+    <t>인물, 종모법, 객주, 정조, 금강산, 제주어</t>
+  </si>
+  <si>
+    <t>소리로 만나는 우리 몸 이야기</t>
+  </si>
+  <si>
+    <t>임숙영 글 | 김고은 그림</t>
+  </si>
+  <si>
+    <t>우리몸, 소리</t>
+  </si>
+  <si>
+    <t>성교육 상식 사전 - 행복한 사춘기를 위한 넓고 깊은 성 지식</t>
+  </si>
+  <si>
+    <t>다카야나기 미치코 엮음 | 남동윤 그림 | 김정화 옮김</t>
+  </si>
+  <si>
+    <t>길벗스쿨</t>
+  </si>
+  <si>
+    <t>116쪽</t>
+  </si>
+  <si>
+    <t>성교육, 우리몸, 상담</t>
+  </si>
+  <si>
+    <t>생리를 시작한 너에게 - 소녀들을 위한 솔직하고 유쾌한 생리 안내서</t>
+  </si>
+  <si>
+    <t>유미 스타인스, 멜리사 캉 글 | 제니 래섬 그림 | 김선희 옮김</t>
+  </si>
+  <si>
+    <t>174쪽</t>
+  </si>
+  <si>
+    <t>성(몸), 생리, 사춘기, 생리대, 우리몸
+목록속목록:성</t>
+  </si>
+  <si>
+    <t>눈의 여왕</t>
+  </si>
+  <si>
+    <t>안데르센 글｜P. J. 린치 그림｜공경희 옮김</t>
+  </si>
+  <si>
+    <t>어린이작가정신</t>
+  </si>
+  <si>
+    <t>장미, 성장, 친구, 사랑, 원작동화</t>
+  </si>
+  <si>
+    <t>비행기의 모든 것 - 항공우주과학자가 들려주는</t>
+  </si>
+  <si>
+    <t>안석민, 구삼옥, 권기정 글 | 홍원표 그림</t>
+  </si>
+  <si>
+    <t>찰리북</t>
+  </si>
+  <si>
+    <t>비행기 구조, 유체역학, 항공기술</t>
+  </si>
+  <si>
+    <t>배무이</t>
+  </si>
+  <si>
+    <t>최완기 글 | 김영만 그림</t>
+  </si>
+  <si>
+    <t>배(탈것), 조선, 기술,
+목록:탈것</t>
+  </si>
+  <si>
+    <t>바다의 생물, 플라스틱</t>
+  </si>
+  <si>
+    <t>아나 페구, 이자베우 밍뇨스 마르칭스 글 | 베르나르두 카르발류 그림 | 이나현 옮김</t>
+  </si>
+  <si>
+    <t>살림어린이</t>
+  </si>
+  <si>
+    <t>바다쓰레기, 비치코머, 환경운동</t>
+  </si>
+  <si>
+    <t>미래가 온다 미래에너지</t>
+  </si>
+  <si>
+    <t>김성화.권수진 글 | 이철민 그림</t>
+  </si>
+  <si>
+    <t>핵융합, 태양광, 친환경에너지</t>
+  </si>
+  <si>
+    <t>미래가 온다 로봇</t>
+  </si>
+  <si>
+    <t>김성화, 권수진 글 | 이철민 그림</t>
+  </si>
+  <si>
+    <t>미래과학, 로봇의 역사, 로봇
+목록속목록:인공지능</t>
+  </si>
+  <si>
+    <t>미래가 온다 나노봇</t>
+  </si>
+  <si>
+    <t>김성화, 권수진 글 | 김영수 그림</t>
+  </si>
+  <si>
+    <t>138쪽</t>
+  </si>
+  <si>
+    <t>나노봇, 미래과학, 원자, 나노기술</t>
+  </si>
+  <si>
+    <t>미래가 온다 게놈</t>
+  </si>
+  <si>
+    <t>김성화, 권수진 글 | 조승연 그림</t>
+  </si>
+  <si>
+    <t>유전자, 미래과학, DNA, 게놈</t>
+  </si>
+  <si>
+    <t>미나마타의 붉은 바다</t>
+  </si>
+  <si>
+    <t>하라다 마사즈미 글 | 이은천 그림 | 오애영 옮김</t>
+  </si>
+  <si>
+    <t>환경, 동화, 미나마타병</t>
+  </si>
+  <si>
+    <t>로봇&amp;드론 - 현실이 된 상상</t>
+  </si>
+  <si>
+    <t>마가렛 스캇 글 | 제이콥 섀벗 그림 | 김의석 옮김</t>
+  </si>
+  <si>
+    <t>130쪽</t>
+  </si>
+  <si>
+    <t>인공지능, 로봇, 드론, 만화</t>
+  </si>
+  <si>
+    <t>아주 특별한 선물</t>
+  </si>
+  <si>
+    <t>펄 벅 글 | 김근희 그림 | 이상희 옮김</t>
+  </si>
+  <si>
+    <t>크리스마스, 사랑, 가족, 아버지, 아들, 원작_소설</t>
+  </si>
+  <si>
+    <t>나는 둥그배미야</t>
+  </si>
+  <si>
+    <t>김용택 글 | 신혜원 그림</t>
+  </si>
+  <si>
+    <t>기술, 논, 벼농사</t>
+  </si>
+  <si>
+    <t>어린이를 위한 진화 이야기 1-5</t>
+  </si>
+  <si>
+    <t>구로다 히로유키 글 | 시모타니 니스케 그림 | 김영주 옮김</t>
+  </si>
+  <si>
+    <t>바다어린이</t>
+  </si>
+  <si>
+    <t>30 내외쪽</t>
+  </si>
+  <si>
+    <t>과학일반, 진화, 생물</t>
+  </si>
+  <si>
+    <t>호시노 미치오의 알래스카 이야기</t>
+  </si>
+  <si>
+    <t>호시노 미치오 글, 사진 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>사진, 알래스카, 탐험, 관찰, 이누이트</t>
+  </si>
+  <si>
+    <t>하리하라의 세포 여행</t>
+  </si>
+  <si>
+    <t>이은희 글 | 박양수 그림</t>
+  </si>
+  <si>
+    <t>봄나무</t>
+  </si>
+  <si>
+    <t>우리몸, 세포, 수정란, 줄기세포</t>
+  </si>
+  <si>
+    <t>풀꽃 아저씨가 들려주는 우리 풀꽃 이야기</t>
+  </si>
+  <si>
+    <t>김영철 글 | 이승원, 박동호 그림</t>
+  </si>
+  <si>
+    <t>세밀화, 풀꽃, 야생화, 잡초, 식물</t>
+  </si>
+  <si>
+    <t>파브르에게 배우는 식물 이야기</t>
+  </si>
+  <si>
+    <t>바람하늘지기 기획 | 노정임 글 | 안경자 그림 | 이정모 감수</t>
+  </si>
+  <si>
+    <t>철수와영희</t>
+  </si>
+  <si>
+    <t>세밀화, 파브르, 식물, 관찰, 눈(식물), 나이테, 뿌리, 줄기, 잎, 꽃, 씨앗</t>
+  </si>
+  <si>
+    <t>파브르 곤충 이야기</t>
+  </si>
+  <si>
+    <t>장 앙리 파브르 원저 | 성기수 글 | 백남호 그림</t>
+  </si>
+  <si>
+    <t>관찰, 곤충, 파브르, 배추흰나비, 금색딱정벌레, 송장벌레, 떡갈나무하늘소</t>
+  </si>
+  <si>
+    <t>안녕, 나의 등대</t>
+  </si>
+  <si>
+    <t>소피 블랙올 글, 그림 | 정회성 옮김</t>
+  </si>
+  <si>
+    <t>등대지기, 바다, 삶, 가족, 직업, 추억</t>
+  </si>
+  <si>
+    <t>크게 작게 소곤소곤</t>
+  </si>
+  <si>
+    <t>로마나 로맨션. 안드리 레시브 지음 | 김지혜 옮김</t>
+  </si>
+  <si>
+    <t>소리, 귀(신체), 듣다, 청각(감각), 시각언어, 수화</t>
+  </si>
+  <si>
+    <t>앵그리맨</t>
+  </si>
+  <si>
+    <t>그로 달레 글 | 스베인 니후스 그림 | 황덕령 옮김</t>
+  </si>
+  <si>
+    <t>상처, 치유, 아빠, 가정폭력, 복지</t>
+  </si>
+  <si>
+    <t>지구를 숨 쉬게 하는 바람</t>
+  </si>
+  <si>
+    <t>정창훈 글 | 김진화 그림</t>
+  </si>
+  <si>
+    <t>108쪽</t>
+  </si>
+  <si>
+    <t>바람, 지구, 공기, 대류, 태풍, 미래에너지, 풍력</t>
+  </si>
+  <si>
+    <t>죽지 마, 무당벌레야!</t>
+  </si>
+  <si>
+    <t>이환희, 임정진 글 | 에스더 그림</t>
+  </si>
+  <si>
+    <t>명진출판사</t>
+  </si>
+  <si>
+    <t>무당벌레, 곤충, 관찰일기</t>
+  </si>
+  <si>
+    <t>저듸, 곰새기</t>
+  </si>
+  <si>
+    <t>장수진 글(사진) | 김준영 그림</t>
+  </si>
+  <si>
+    <t>아이들은자연이다</t>
+  </si>
+  <si>
+    <t>관찰, 제돌이, 돌고래, 방류, 제주</t>
+  </si>
+  <si>
+    <t>읽다 보면 공룡 박사</t>
+  </si>
+  <si>
+    <t>박진영 글 | 최유식 그림</t>
+  </si>
+  <si>
+    <t>창비교육</t>
+  </si>
+  <si>
+    <t>동물, 공룡색, 공룡소리, 공룡알, 화석, 공룡연구</t>
+  </si>
+  <si>
+    <t>인간의 오랜 친구 미생물 이야기</t>
+  </si>
+  <si>
+    <t>외르크 블레히 글 | 공미라 그림 | 염정용 옮김 | 김사열 감수</t>
+  </si>
+  <si>
+    <t>세균, 진균류, 바이러스, 미생물</t>
+  </si>
+  <si>
+    <t>이유가 있어서 함께 살아요</t>
+  </si>
+  <si>
+    <t>아일사 와일드 글 | 아비바 리드 그림 | 류충민, 류재헌 옮김 | 브라이오니 바, 그레고리 크로세티 기획</t>
+  </si>
+  <si>
+    <t>49쪽</t>
+  </si>
+  <si>
+    <t>공생, 균사, 미생물, 세균, 곰팡이, 나무</t>
+  </si>
+  <si>
+    <t>이상희 선생님이 들려주는 인류 이야기</t>
+  </si>
+  <si>
+    <t>이상희 글 | 이해정 그림</t>
+  </si>
+  <si>
+    <t>인류, 진화, 고인류학, 루시, 두발 걷기</t>
+  </si>
+  <si>
+    <t>원자, 넌 도대체 뭐니?</t>
+  </si>
+  <si>
+    <t>이희주 글 | 서영경 그림 | 곽영직 감수</t>
+  </si>
+  <si>
+    <t>원소, 원자, 물리, 원자핵</t>
+  </si>
+  <si>
+    <t>우주는 어떻게 생겼을까?</t>
+  </si>
+  <si>
+    <t>가코 사토시 글, 그림 | 고연정 옮김</t>
+  </si>
+  <si>
+    <t>청어람미디어</t>
+  </si>
+  <si>
+    <t>61쪽</t>
+  </si>
+  <si>
+    <t>우주, 그림책, 비교, 로켓, 비행기,
+목록속목록:우주</t>
+  </si>
+  <si>
+    <t>얘들아, 정말 과학자가 되고 싶니?</t>
+  </si>
+  <si>
+    <t>김성화, 권수진 글 | 이윤하 그림</t>
+  </si>
+  <si>
+    <t>과학사, 과학자</t>
+  </si>
+  <si>
+    <t>야생 동물은 왜 사라졌을까?</t>
+  </si>
+  <si>
+    <t>이주희 글 | 강병호 그림</t>
+  </si>
+  <si>
+    <t>멸종, 멸종위기종, 야생동물</t>
+  </si>
+  <si>
+    <t>야! 가자, 남극으로</t>
+  </si>
+  <si>
+    <t>장순근 글</t>
+  </si>
+  <si>
+    <t>지구, 생물, 남극</t>
+  </si>
+  <si>
+    <t>암탉, 엄마가 되다</t>
+  </si>
+  <si>
+    <t>김혜형 글, 사진 | 김소희 그림</t>
+  </si>
+  <si>
+    <t>관찰, 동물, 닭, 사진</t>
+  </si>
+  <si>
+    <t>슝 달리는 전자 흐르는 전기</t>
+  </si>
+  <si>
+    <t>곽영직 글 | 서현 그림</t>
+  </si>
+  <si>
+    <t>전기, 물리</t>
+  </si>
+  <si>
+    <t>숫자로 보는 세상 - 나의 우주</t>
+  </si>
+  <si>
+    <t>조대연 글 | 강무선 그림 | 고의관 감수</t>
+  </si>
+  <si>
+    <t>리잼</t>
+  </si>
+  <si>
+    <t>105쪽</t>
+  </si>
+  <si>
+    <t>우주, 수(숫자), 은하, 별(천체)</t>
+  </si>
+  <si>
+    <t>에드워드 툴레인의 신기한 여행</t>
+  </si>
+  <si>
+    <t>케이트 디카밀로 글 | 배그램 이바툴린 그림 | 김경미 옮김</t>
+  </si>
+  <si>
+    <t>207쪽</t>
+  </si>
+  <si>
+    <t>인형, 사랑, 모험, 시련, 이별</t>
+  </si>
+  <si>
+    <t>전염병을 물리친 과학자 빠스뙤르</t>
+  </si>
+  <si>
+    <t>서홍관 글ㅣ 강전희 그림</t>
+  </si>
+  <si>
+    <t>인물, 미생물학, 백신, 세균, 광견병, 예방접종</t>
+  </si>
+  <si>
+    <t>장애를 넘어 인류애에 이른 헬렌 켈러</t>
+  </si>
+  <si>
+    <t>권태선 글ㅣ 원혜영 그림</t>
+  </si>
+  <si>
+    <t>인물, 장애, 앤 설리번, 여성참정권, 사회개혁가</t>
+  </si>
+  <si>
+    <t>어린 여우를 위한 무서운 이야기</t>
+  </si>
+  <si>
+    <t>크리스천 맥케이 하이디커 글 | 이원경 옮김</t>
+  </si>
+  <si>
+    <t>이야기꾼, 용기, 무서운 이야기, 성장, 새끼여우, 생존</t>
+  </si>
+  <si>
+    <t>어둠을 걷는 아이들</t>
+  </si>
+  <si>
+    <t>크리스티나 순토르밧 글 | 천미나 옮김</t>
+  </si>
+  <si>
+    <t>400쪽</t>
+  </si>
+  <si>
+    <t>교도소, 탈출, 불(불꽃), 팔찌, 축복, 저항, 연대</t>
+  </si>
+  <si>
+    <t>얀 비비얀의 모험</t>
+  </si>
+  <si>
+    <t>엘린 뻴린 글 | 올가 빠스깔레바 그림 | 김소영 옮김</t>
+  </si>
+  <si>
+    <t>악마, 말썽쟁이, 까마귀, 용기, 마법
+목록:모험</t>
+  </si>
+  <si>
+    <t>앨피의 다락방</t>
+  </si>
+  <si>
+    <t>베치 바이어스 글 | 오승민 그림 | 김재영 옮김</t>
+  </si>
+  <si>
+    <t>만화, 가족, 사다리, 형, 안짱다리</t>
+  </si>
+  <si>
+    <t>인권 변호사 조영래</t>
+  </si>
+  <si>
+    <t>박상률 글ㅣ 한병호 그림</t>
+  </si>
+  <si>
+    <t>인물, 전태일, 노동문제, 법률상담소, 군사정권, 민주화운동,</t>
+  </si>
+  <si>
+    <t>안데르센 동화집 1-7</t>
+  </si>
+  <si>
+    <t>한스 크리스티안 안데르센 글 / 빌헬름 페데르센 외 그림 / 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>2010-2016</t>
+  </si>
+  <si>
+    <t>390 내외쪽</t>
+  </si>
+  <si>
+    <t>옛날이야기, 시리즈, 환상, 단편집</t>
+  </si>
+  <si>
+    <t>이봉창</t>
+  </si>
+  <si>
+    <t>최향숙 글 | 문주희 그림</t>
+  </si>
+  <si>
+    <t>인물, 독립운동, 동경의거, 한인애국단, 김구, 임시정부</t>
+  </si>
+  <si>
+    <t>안다만 섬의 소년</t>
+  </si>
+  <si>
+    <t>자이 휘태커 글 | 아쇼크 라자고팔란, 인드라네일 다스 그림 | 조연숙 옮김</t>
+  </si>
+  <si>
+    <t>달리</t>
+  </si>
+  <si>
+    <t>탈출, 모험, 문명화, 부족, 자유, 인도, 도시, 가족</t>
+  </si>
+  <si>
+    <t>이레나의 비밀을 담은 병</t>
+  </si>
+  <si>
+    <t>마샤 본 글  | 론 마젤란 그림 | 이승숙 옮김</t>
+  </si>
+  <si>
+    <t>고래가숨쉬는도서관</t>
+  </si>
+  <si>
+    <t>인물, 그림책, 홀로코스트, 게토, 유대인, 폴란드, 2차세계대전</t>
+  </si>
+  <si>
+    <t>안녕, 페티</t>
+  </si>
+  <si>
+    <t>도그마 키돌루에 글 | 김종수 그림 | 유혜자 옮김</t>
+  </si>
+  <si>
+    <t>가출, 방황, 거짓말, 사춘기, 변화</t>
+  </si>
+  <si>
+    <t>윤동주, 별을 노래하는 마음</t>
+  </si>
+  <si>
+    <t>정지원 글  ㅣ임소희 그림</t>
+  </si>
+  <si>
+    <t>인물, 독립운동, 북간도, 조선어말살정책, 정지용, 별 헤는 밤</t>
+  </si>
+  <si>
+    <t>안녕, 캐러멜!</t>
+  </si>
+  <si>
+    <t>곤살로 모우레 글 | 페르난도 마르틴 고도이 그림 | 배상희 옮김</t>
+  </si>
+  <si>
+    <t>95쪽</t>
+  </si>
+  <si>
+    <t>낙타, 장애, 이별, 우정, 성장</t>
+  </si>
+  <si>
+    <t>윤동주</t>
+  </si>
+  <si>
+    <t>정진구 글 ㅣ 임향한 그림</t>
+  </si>
+  <si>
+    <t>인물, 서시, 명동촌, 연희전문학교, 송몽규, 생체실험</t>
+  </si>
+  <si>
+    <t>안녕, 우주</t>
+  </si>
+  <si>
+    <t>에린 엔트라다 켈리 글 | 이원경 옮김</t>
+  </si>
+  <si>
+    <t>우정, 괴롭힘, 약자, 장애, 운명, 비밀</t>
+  </si>
+  <si>
+    <t>유일한 이야기</t>
+  </si>
+  <si>
+    <t>조영권 글  ㅣ타마 그림</t>
+  </si>
+  <si>
+    <t>221쪽</t>
+  </si>
+  <si>
+    <t>인물, 유한양행, 사회환원, 의약품, 버드나무, 펄벅</t>
+  </si>
+  <si>
+    <t>안녕, 메이</t>
+  </si>
+  <si>
+    <t>멜빈 버지스 글 | 김은경 그림 | 유동환 옮김</t>
+  </si>
+  <si>
+    <t>푸른나무</t>
+  </si>
+  <si>
+    <t>시간여행, 농장, 개(동물), 과거, 우정</t>
+  </si>
+  <si>
+    <t>위대한 영혼, 간디</t>
+  </si>
+  <si>
+    <t>이옥순 글 ㅣ 김천일 그림</t>
+  </si>
+  <si>
+    <t>인물, 마하트마, 인도독립, 소금행진, 비폭력저항운동, 물레</t>
+  </si>
+  <si>
+    <t>안녕 크렌쇼</t>
+  </si>
+  <si>
+    <t>캐서린 애플게이트 글 | 천미나 옮김</t>
+  </si>
+  <si>
+    <t>친구, 상상, 가난, 가족</t>
+  </si>
+  <si>
+    <t>안나의 선물</t>
+  </si>
+  <si>
+    <t>진 리틀 글 | 김율희 옮김</t>
+  </si>
+  <si>
+    <t>다른</t>
+  </si>
+  <si>
+    <t>285쪽</t>
+  </si>
+  <si>
+    <t>안경, 시각장애, 불안, 유태인 박해</t>
+  </si>
+  <si>
+    <t>우리가 걸어가면 길이 됩니다 - 파울루 프레이리</t>
+  </si>
+  <si>
+    <t>강무홍 글ㅣ 김효은 그림</t>
+  </si>
+  <si>
+    <t>인물, 그림책, 교육사상가, 브라질, 페다고지, 노동자, 농민</t>
+  </si>
+  <si>
+    <t>아주 작은 개 치키티토</t>
+  </si>
+  <si>
+    <t>필리파 피어스 글 | 앤터니 메이틀런드 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>반려동물, 선물, 환상, 런던, 시골</t>
+  </si>
+  <si>
+    <t>옥수수를 관찰하세요</t>
+  </si>
+  <si>
+    <t>크리스티아나 풀치넬리 글 | 알레그라 알리아르디 그림  | 김현주 옮김</t>
+  </si>
+  <si>
+    <t>인물, 바버라 메클린톡, 과학자, 유전학, 노벨생리의학상, 이동성유전자</t>
+  </si>
+  <si>
+    <t>오늘 우리 놀이가 먼 훗날 역사가 된단다</t>
+  </si>
+  <si>
+    <t>남찬숙 글 | 최지은 그림</t>
+  </si>
+  <si>
+    <t>샘터</t>
+  </si>
+  <si>
+    <t>인물, 임동권, 민속학, 세시풍속, 강릉단오제, 문화유산</t>
+  </si>
+  <si>
+    <t>여운형 이야기</t>
+  </si>
+  <si>
+    <t>신동진 글 ㅣ 강우근 그림</t>
+  </si>
+  <si>
+    <t>212쪽</t>
+  </si>
+  <si>
+    <t>인물, 신한청년당, YMCA, 해외독립운동, 건국준비위원회, 웅변가</t>
+  </si>
+  <si>
+    <t>안녕하세요, 벨 박사님-헬렌 켈러와 벨 박사의 위대한 만남</t>
+  </si>
+  <si>
+    <t>주디스 조지 글 |  서계순 옮김</t>
+  </si>
+  <si>
+    <t>인물, 교육, 장애, 우정, 전화기, 사회운동, 2026목록속목록:우정</t>
+  </si>
+  <si>
+    <t>아름다운 위인전</t>
+  </si>
+  <si>
+    <t>고진숙 글  |  경혜원 그림</t>
+  </si>
+  <si>
+    <t>인물, 김만덕, 이지함, 이승휴, 이헌길, 을파소</t>
+  </si>
+  <si>
+    <t>아빠가 덤불이 되었을 때</t>
+  </si>
+  <si>
+    <t>요커 판 레이우엔 글, 그림 | 김영진 옮김</t>
+  </si>
+  <si>
+    <t>난민, 전쟁, 엄마, 국경, 고난, 위선</t>
+  </si>
+  <si>
+    <t>신채호</t>
+  </si>
+  <si>
+    <t>김서정 글  | 박소래 그림</t>
+  </si>
+  <si>
+    <t>198쪽</t>
+  </si>
+  <si>
+    <t>인물, 조선상고사, 만민공동회, 의열단, 신민회, 아나키스트</t>
+  </si>
+  <si>
+    <t>아벨의 섬</t>
+  </si>
+  <si>
+    <t>윌리엄 스타이그 글, 그림 | 김영진 옮김</t>
+  </si>
+  <si>
+    <t>생쥐, 무인도, 표류, 탈출, 부엉이, 고양이</t>
+  </si>
+  <si>
+    <t>스티브 잡스 : 이게 바로 미래야!</t>
+  </si>
+  <si>
+    <t>제시 하틀랜드 글, 그림 ㅣ 피노 옮김</t>
+  </si>
+  <si>
+    <t>인물, 애플, 디자인, 실리콘밸리, 혁신, 아이디어</t>
+  </si>
+  <si>
+    <t>소에게 친절하세요</t>
+  </si>
+  <si>
+    <t>베아트리체 마시니 글 |  빅토리아 파키니 그림  |  김현주 옮김</t>
+  </si>
+  <si>
+    <t>92쪽</t>
+  </si>
+  <si>
+    <t>인물, 동물학자, 템플 그랜딘, 자폐스펙트럼, 도축장, 생명</t>
+  </si>
+  <si>
+    <t>세상을 바꾼 학교 - 페스탈로치</t>
+  </si>
+  <si>
+    <t>강무홍 글 | 허구 그림</t>
+  </si>
+  <si>
+    <t>인물, 그림책, 교육자, 빈민노동학교, 고아원, 초등학교, 교육불평등,
+목록속목록:학교</t>
+  </si>
+  <si>
+    <t>패션, 세계를 만나다</t>
+  </si>
+  <si>
+    <t>정해영 글, 그림</t>
+  </si>
+  <si>
+    <t>세계 민속 의상, 인류 문화, 지리 환경</t>
+  </si>
+  <si>
+    <t>아름다운 아이 줄리안 이야기</t>
+  </si>
+  <si>
+    <t>R.J. 팔라시오 글 | 천미나 옮김</t>
+  </si>
+  <si>
+    <t>할머니, 용기, 괴롭힘</t>
+  </si>
+  <si>
+    <t>아기 사슴 플랙 1-2</t>
+  </si>
+  <si>
+    <t>마저리 키난 롤링즈 글 | N. C. 와이스 그림 | 이희재 옮김</t>
+  </si>
+  <si>
+    <t>311, 306쪽</t>
+  </si>
+  <si>
+    <t>각 10,000원</t>
+  </si>
+  <si>
+    <t>물레방아, 너구리, 교감, 말썽, 사냥</t>
+  </si>
+  <si>
+    <t>쌍둥이 바꿔치기 대작전</t>
+  </si>
+  <si>
+    <t>앤드루 클레먼츠 글 | 마크 엘리엇 그림 | 이원경 옮김</t>
+  </si>
+  <si>
+    <t>205쪽</t>
+  </si>
+  <si>
+    <t>전학, 소동, 개성, 비밀, 거짓말, 학교</t>
+  </si>
+  <si>
+    <t>시계 언덕의 집</t>
+  </si>
+  <si>
+    <t>다카도노 호코 글 | 치바 치카코 그림 | 서혜영 옮김</t>
+  </si>
+  <si>
+    <t>정원, 비밀, 환상, 실종, 할머니</t>
+  </si>
+  <si>
+    <t>시간의 주름</t>
+  </si>
+  <si>
+    <t>매들렌 렝글 글 | 오성봉 그림 | 최순희 옮김</t>
+  </si>
+  <si>
+    <t>SF, 시공간, 용기, 아빠, 실종, 우주</t>
+  </si>
+  <si>
+    <t>슈퍼 영웅 소녀 블로세</t>
+  </si>
+  <si>
+    <t>호콘 외브레오스 글 | 외위빈 토르세테르 그림 | 손화수 옮김</t>
+  </si>
+  <si>
+    <t>양계장, 비리, 쌍둥이, 오두막, 비밀, 서명</t>
+  </si>
+  <si>
+    <t>참 좋다! 통일 세상</t>
+  </si>
+  <si>
+    <t>임수경 글 │박재동 그림</t>
+  </si>
+  <si>
+    <t>황소걸음</t>
+  </si>
+  <si>
+    <t>통일 방법, 분단 국가, 통일 비용</t>
+  </si>
+  <si>
+    <t>숙제 주식회사</t>
+  </si>
+  <si>
+    <t>후루타 다루히 글 | 윤정주 그림 | 김정화 옮김</t>
+  </si>
+  <si>
+    <t>271쪽</t>
+  </si>
+  <si>
+    <t>왕따, 갈등, 미래, 불평등, 돈벌이, 학교신문, 해결</t>
+  </si>
+  <si>
+    <t>불꽃이 된 청년 윤봉길</t>
+  </si>
+  <si>
+    <t>방영웅 글│허구 그림</t>
+  </si>
+  <si>
+    <t>인물, 김구, 홍커우공원, 도시락폭탄, 임시정부, 항일운동,</t>
+  </si>
+  <si>
+    <t>조선시대 암행어사</t>
+  </si>
+  <si>
+    <t>김은하 글│ 김이랑 그림</t>
+  </si>
+  <si>
+    <t>158쪽</t>
+  </si>
+  <si>
+    <t>암행록, 암행어사 제도, 마패</t>
+  </si>
+  <si>
+    <t>박수근, 소박한 이웃의 삶을 그리다</t>
+  </si>
+  <si>
+    <t>고태화 글 | 홍정선 그림</t>
+  </si>
+  <si>
+    <t>인물, 창신동, 한국전쟁, 빨래터, 나무와 두 여인, 양구</t>
+  </si>
+  <si>
+    <t>박물관장 최순우, 문화의 자존심을 알리다!</t>
+  </si>
+  <si>
+    <t>오현미 글  |  노준구 그림</t>
+  </si>
+  <si>
+    <t>인물, 국립중앙박물관, 고려청자가마터, 고유섭, 전형필, 문화재</t>
+  </si>
+  <si>
+    <t>민족시인 신동엽</t>
+  </si>
+  <si>
+    <t>김응교 글  |  한병호 그림</t>
+  </si>
+  <si>
+    <t>인물, 4·19혁명, 금강, 껍데기는가라, 독재, 저항의식</t>
+  </si>
+  <si>
+    <t>전쟁에 끌려간 어린이 병사</t>
+  </si>
+  <si>
+    <t>미셀 치콰니네, 제시카 디 험프리스 글│클라우디아 다빌라 그림│마술연필 옮김</t>
+  </si>
+  <si>
+    <t>전쟁, 소년병, 평화, 아프리카, 콩고, 반란군</t>
+  </si>
+  <si>
+    <t>맨발의 평화운동가 비노바 바베</t>
+  </si>
+  <si>
+    <t>김영주 글  | 이용택 그림</t>
+  </si>
+  <si>
+    <t>인물, 그림책, 인도, 간디, 막사이사이상, 비폭력운동, 토지헌납운동</t>
+  </si>
+  <si>
+    <t>맞바꾼 회중시계 - 김구와 윤봉길의 독립운동 이야기</t>
+  </si>
+  <si>
+    <t>김남중 글  | 이강훈 그림</t>
+  </si>
+  <si>
+    <t>172쪽</t>
+  </si>
+  <si>
+    <t>인물, 효창공원, 한인애국단, 홍커우공원, 항일정신, 임시정부, 2026목록속목록:우정</t>
+  </si>
+  <si>
+    <t>마리 퀴리 - 여성, 이방인, 과학의 중심에 서다</t>
+  </si>
+  <si>
+    <t>이렌 코엔-장카 글│ 클라우디아 팔마루치 그림 │이세진 옮김</t>
+  </si>
+  <si>
+    <t>그레이트BOOKS</t>
+  </si>
+  <si>
+    <t>인물, 노벨상, 인류애, 폴란드, 세계대전, 과학자</t>
+  </si>
+  <si>
+    <t>리제 마이트너 - 핵분열을 발견한 여성 물리학자</t>
+  </si>
+  <si>
+    <t>시모나 체라토 글│ 안나 쿠르티 그림│ 이승수 옮김 │이연주 감수</t>
+  </si>
+  <si>
+    <t>인물, 원자폭탄, 오토 한, 나치, 유대인, 편견</t>
+  </si>
+  <si>
+    <t>리언 이야기</t>
+  </si>
+  <si>
+    <t>리언 월터 틸리지 글 |  수잔 엘 로스 그림 | 배경내 옮김</t>
+  </si>
+  <si>
+    <t>바람의아이들</t>
+  </si>
+  <si>
+    <t>인물, 인종차별, 흑인, 불평등, 저항, 행진</t>
+  </si>
+  <si>
+    <t>뚱보 방정환 선생님 이야기</t>
+  </si>
+  <si>
+    <t>이재복 글</t>
+  </si>
+  <si>
+    <t>지식산업사</t>
+  </si>
+  <si>
+    <t>6,000원</t>
+  </si>
+  <si>
+    <t>인물, 어린이날, 동화, 천도교, 색동회, 만년샤쓰</t>
+  </si>
+  <si>
+    <t>사비약 사비약 사비약눈</t>
+  </si>
+  <si>
+    <t>정완영 시｜김세현 그림</t>
+  </si>
+  <si>
+    <t>111쪽</t>
+  </si>
+  <si>
+    <t>동시조</t>
+  </si>
+  <si>
+    <t>독도를 지키는 사람들</t>
+  </si>
+  <si>
+    <t>김병렬 글 | 신혜원 그림</t>
+  </si>
+  <si>
+    <t>인물, 안용복, 홍순칠, 독도의용수비대, 영토주권, 독도경비대</t>
+  </si>
+  <si>
+    <t>단원 김홍도, 조선의 멋을 그리다</t>
+  </si>
+  <si>
+    <t>최석조 글 | 서영아 그림</t>
+  </si>
+  <si>
+    <t>12,700원</t>
+  </si>
+  <si>
+    <t>인물, 풍속화, 화원, 정조, 씨름도, 송하맹호도</t>
+  </si>
+  <si>
+    <t>남녀평등의 새 길을 연 최초의 여성 변호사 이태영</t>
+  </si>
+  <si>
+    <t>박지영 글  |  지영이 그림</t>
+  </si>
+  <si>
+    <t>뜨인돌어린이</t>
+  </si>
+  <si>
+    <t>인물, 가족법, 호주제폐지, 여성인권, 가정법률상담소, 막사이사이상</t>
+  </si>
+  <si>
+    <t>에밀, 집에 가자!</t>
+  </si>
+  <si>
+    <t>한스 트락슬러 글, 그림 | 이은주 옮김</t>
+  </si>
+  <si>
+    <t>느림보</t>
+  </si>
+  <si>
+    <t>돼지, 도살장, 할머니, 가난, 이웃, 도움</t>
+  </si>
+  <si>
+    <t>여왕 기젤라</t>
+  </si>
+  <si>
+    <t>니콜라우스 하이델바흐 글, 그림 | 김경연 옮김</t>
+  </si>
+  <si>
+    <t>이야기, 아빠, 상상, 바다, 여행, 미어캣</t>
+  </si>
+  <si>
+    <t>우리가 박물관을 바꿨어요!</t>
+  </si>
+  <si>
+    <t>배성호 글│홍수진 그림</t>
+  </si>
+  <si>
+    <t>참여 민주주의, 시민 참여, 권리 실천, 민주 시민</t>
+  </si>
+  <si>
+    <t>손수건 위의 꽃밭</t>
+  </si>
+  <si>
+    <t>아와 나오코 글 | 박세연 그림 | 양미화 옮김</t>
+  </si>
+  <si>
+    <t>집배원, 할머니, 소인, 욕심, 운명</t>
+  </si>
+  <si>
+    <t>소인족 페루인의 모험</t>
+  </si>
+  <si>
+    <t>마이클 로렌스 글 | 로버트 잉펜 그림 | 김은영 옮김</t>
+  </si>
+  <si>
+    <t>인형, 깃털, 괴물, 화산, 동료애</t>
+  </si>
+  <si>
+    <t>소원나무</t>
+  </si>
+  <si>
+    <t>까마귀, 친구, 난민, 도움, 포용, 이웃</t>
+  </si>
+  <si>
+    <t>소년탐정 칼레 1-3</t>
+  </si>
+  <si>
+    <t>아스트리드 린드그렌 글 | 에릭 팔름퀴스트 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>240 내외쪽</t>
+  </si>
+  <si>
+    <t>각 15,000원</t>
+  </si>
+  <si>
+    <t>추리, 도둑, 보석, 초콜릿, 유괴범, 여름방학, 살인
+목록:추리</t>
+  </si>
+  <si>
+    <t>탄광마을 아이들</t>
+  </si>
+  <si>
+    <t>임길택 시｜정문주 그림</t>
+  </si>
+  <si>
+    <t>실천문학사</t>
+  </si>
+  <si>
+    <t>동시</t>
+  </si>
+  <si>
+    <t>나의 간디 이야기</t>
+  </si>
+  <si>
+    <t>안키트 차다 글 | 라제시 차이타야 반가드 그림  | 이옥순 옮김</t>
+  </si>
+  <si>
+    <t>다섯수레</t>
+  </si>
+  <si>
+    <t>인물, 인도, 민화, 소금행진,  인종차별, 비폭력불복종운동</t>
+  </si>
+  <si>
+    <t>나, 화가가 되고 싶어!</t>
+  </si>
+  <si>
+    <t>윤여림 글 | 정현지 그림</t>
+  </si>
+  <si>
+    <t>44쪽</t>
+  </si>
+  <si>
+    <t>인물, 그림책, 그림, 꿈(희망), 여성운동가, 엄마, 나무</t>
+  </si>
+  <si>
+    <t>꽃씨 할아버지 우장춘</t>
+  </si>
+  <si>
+    <t>정종목 글 ㅣ김명길 그림</t>
+  </si>
+  <si>
+    <t>인물, 농학박사, 육종학, 관동대학살, 수경재배, 배추</t>
+  </si>
+  <si>
+    <t>첫사랑은 선생님도 일 학년</t>
+  </si>
+  <si>
+    <t>김륭 시｜설찌 그림</t>
+  </si>
+  <si>
+    <t>동시
+2025목록속목록 : 시</t>
+  </si>
+  <si>
+    <t>착한 마녀의 일기</t>
+  </si>
+  <si>
+    <t>송현섭 시｜소윤경 그림</t>
+  </si>
+  <si>
+    <t>요리조리 소비 함정을 피해라!</t>
+  </si>
+  <si>
+    <t>기메트 포르 글 │아드리엔 바르망 그림│ 이정주 옮김│박원배 감수</t>
+  </si>
+  <si>
+    <t>미세기</t>
+  </si>
+  <si>
+    <t>소비 습관, 소비 함정, 판매 전략, 마케팅 상술, 경제만화, 소비 심리</t>
+  </si>
+  <si>
+    <t>주인공이 무어, 따로 있나</t>
+  </si>
+  <si>
+    <t>서정홍 시｜정가애 그림</t>
+  </si>
+  <si>
+    <t>옥수수 왕 납시오! - 고소한 맛에 가려진 세상 읽기</t>
+  </si>
+  <si>
+    <t>이영주 글│ 신종우 그림│ CMS영재교육연구 감수</t>
+  </si>
+  <si>
+    <t>생각하는아이지</t>
+  </si>
+  <si>
+    <t>옥수수, 최대 생산 작물, 유전자 조작, 마야문명, 토르티아</t>
+  </si>
+  <si>
+    <t>옛날 사람들은 어떻게 살았을까 2</t>
+  </si>
+  <si>
+    <t>조은수 글, 그림│ 최석태 감수</t>
+  </si>
+  <si>
+    <t>풍속화, 옛날 생활상, 전통문화, 옛날 모습, 문화유산 도자기</t>
+  </si>
+  <si>
+    <t>옛날 사람들은 어떻게 살았을까</t>
+  </si>
+  <si>
+    <t>조은수 글│ 최영주 그림</t>
+  </si>
+  <si>
+    <t>풍속화, 옛날 생활상, 전통문화, 옛날 모습, 놀이문화, 장인</t>
+  </si>
+  <si>
+    <t>내 이름은 자가주</t>
+  </si>
+  <si>
+    <t>퀸틴 블레이크 글, 그림│김경미 옮김</t>
+  </si>
+  <si>
+    <t>성장, 비유, 부모, 자녀, 관계, 인생</t>
+  </si>
+  <si>
+    <t>우리 선생 뿔났다</t>
+  </si>
+  <si>
+    <t>이오덕 시｜박건웅 그림</t>
+  </si>
+  <si>
+    <t>엄마의 법칙</t>
+  </si>
+  <si>
+    <t>김륭 시｜노인경 그림</t>
+  </si>
+  <si>
+    <t>열두 달 한뼘 텃밭</t>
+  </si>
+  <si>
+    <t>느림 글, 그림</t>
+  </si>
+  <si>
+    <t>텃밭 농사, 이십사절기, 제철 밥상, 밭일, 어린이 농부</t>
+  </si>
+  <si>
+    <t>엄마 몰래</t>
+  </si>
+  <si>
+    <t>장동이 시｜한차연 그림</t>
+  </si>
+  <si>
+    <t>동시,
+목록속목록:환경, 목록속목록:자연</t>
+  </si>
+  <si>
+    <t>어머니 사시는 그 나라에는</t>
+  </si>
+  <si>
+    <t>권정생 시</t>
+  </si>
+  <si>
+    <t>삐뽀삐뽀 눈물이 달려온다</t>
+  </si>
+  <si>
+    <t>빼앗긴 이름 한 글자</t>
+  </si>
+  <si>
+    <t>김은영 시｜남궁산 그림</t>
+  </si>
+  <si>
+    <t>199쪽</t>
+  </si>
+  <si>
+    <t>세이 강에서 보낸 여름</t>
+  </si>
+  <si>
+    <t>필리파 피어스 글 | 에드워드 아디존 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>모험, 보물, 여름방학, 무인도, 단서, 배(탈것)
+목록:추리</t>
+  </si>
+  <si>
+    <t>세상에서 가장 아름다운 곳</t>
+  </si>
+  <si>
+    <t>앤 카메론 글 | 토마스 B. 앨런 그림 | 김혜진 옮김</t>
+  </si>
+  <si>
+    <t>과테말라, 구두닦이, 할머니, 학교, 희망</t>
+  </si>
+  <si>
+    <t>세상에서 가장 아름다운</t>
+  </si>
+  <si>
+    <t>캐롤 린치 윌리암스 글 | 조성흠 그림 | 이윤선 옮김</t>
+  </si>
+  <si>
+    <t>친구, 희귀병, 놀림, 우정</t>
+  </si>
+  <si>
+    <t>세 친구의 머나먼 길</t>
+  </si>
+  <si>
+    <t>실라 번포드 글 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>모험, 친구, 배려, 개(동물), 고양이,
+목록속목록:길(다니는), 목록:동물이야기</t>
+  </si>
+  <si>
+    <t>세 번째 바람을 타고</t>
+  </si>
+  <si>
+    <t>스에요시 아키코 글 | 정승희 그림 | 이경옥 옮김</t>
+  </si>
+  <si>
+    <t>전설, 환상, 여행, 비밀, 진실, 정체성,
+목록:판타지</t>
+  </si>
+  <si>
+    <t>샤일로</t>
+  </si>
+  <si>
+    <t>필리스 레이놀즈 네일러 글  | 조은 옮김</t>
+  </si>
+  <si>
+    <t>동물학대, 거짓말, 책임감, 성장,
+목록:개와고양이</t>
+  </si>
+  <si>
+    <t>샤오뿌, 어디 가니</t>
+  </si>
+  <si>
+    <t>쑨여우쥔 글 | 남해선 옮김</t>
+  </si>
+  <si>
+    <t>모험, 성장, 인형, 허세, 악당</t>
+  </si>
+  <si>
+    <t>어린이가 안전할 권리</t>
+  </si>
+  <si>
+    <t>오진원 글 | 오은진 그림</t>
+  </si>
+  <si>
+    <t>국민 안전, 안전권, 안전사고, 안전 수칙, 아동 권리 헌장, 어린이 권리</t>
+  </si>
+  <si>
+    <t>이희수 선생님이 들려주는 이슬람 제대로 알기</t>
+  </si>
+  <si>
+    <t>이희수 글</t>
+  </si>
+  <si>
+    <t>푸른등대</t>
+  </si>
+  <si>
+    <t>코란, 인샬라, 무함마드, 성지 순례, 히잡, 할례, IS, 탈레반</t>
+  </si>
+  <si>
+    <t>상어 이빨</t>
+  </si>
+  <si>
+    <t>안나 볼츠 글 | 나현진 옮김</t>
+  </si>
+  <si>
+    <t>자전거 여행, 엄마, 투병, 가출, 행운</t>
+  </si>
+  <si>
+    <t>산적의 딸 로냐</t>
+  </si>
+  <si>
+    <t>아스트리드 린드그렌 글 | 일론 비클란드 그림 | 이진영 옮김</t>
+  </si>
+  <si>
+    <t>모험, 우정, 화해, 용기</t>
+  </si>
+  <si>
+    <t>옛날에 오리 한 마리가 살았는데</t>
+  </si>
+  <si>
+    <t>마틴 워델 글 | 헬린 옥슨버리 그림 | 임봉경 옮김</t>
+  </si>
+  <si>
+    <t>게으름뱅이, 의성어, 농장, 농부, 가축, 협동</t>
+  </si>
+  <si>
+    <t>산과 달이 만나는 곳</t>
+  </si>
+  <si>
+    <t>그레이스 린 글, 그림 | 최순희 옮김</t>
+  </si>
+  <si>
+    <t>모험, 노인, 이야기, 욕심, 우정, 용기</t>
+  </si>
+  <si>
+    <t>아빠, 법이 뭐예요?</t>
+  </si>
+  <si>
+    <t>우리누리 글│김성신 그림</t>
+  </si>
+  <si>
+    <t>236쪽</t>
+  </si>
+  <si>
+    <t>법(규칙), 사회규범, 권리, 재판, 신문고, 헌법, 노동법, 소비자보호법</t>
+  </si>
+  <si>
+    <t>사진이 말해 주는 것들</t>
+  </si>
+  <si>
+    <t>패트리샤 매클라클랜  글 | 오승민 그림 | 박수현 옮김</t>
+  </si>
+  <si>
+    <t>151쪽</t>
+  </si>
+  <si>
+    <t>가족, 사랑, 엄마, 사진기, 할아버지</t>
+  </si>
+  <si>
+    <t>사자왕 형제의 모험</t>
+  </si>
+  <si>
+    <t>아스트리드 린드그렌 글 | 일론 비클란드 그림 | 김경희 옮김</t>
+  </si>
+  <si>
+    <t>환상, 모험, 용기, 형제, 죽음,
+목록:모험</t>
+  </si>
+  <si>
+    <t>시화호의 기적</t>
+  </si>
+  <si>
+    <t>김정희 글 │ 윤정미 그림</t>
+  </si>
+  <si>
+    <t>어섬, 국토 개발, 환경오염, 시화호 복원, 갯벌 생태, 보존</t>
+  </si>
+  <si>
+    <t>오필리아의 그림자 극장</t>
+  </si>
+  <si>
+    <t>미하엘 엔데 글 | 프리드리히 헤헬만 그림 | 문성원 옮김</t>
+  </si>
+  <si>
+    <t>할머니, 공연, 연극, 환상, 죽음, 동화원작</t>
+  </si>
+  <si>
+    <t>사람이 되고 싶었던 고양이</t>
+  </si>
+  <si>
+    <t>로이드 알렉산더 글 | 송수정 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>사랑, 변신, 마법사, 통행료, 용기</t>
+  </si>
+  <si>
+    <t>우리 가족입니다</t>
+  </si>
+  <si>
+    <t>이혜란 글, 그림</t>
+  </si>
+  <si>
+    <t>할머니, 사진, 치매, 부모, 이해</t>
+  </si>
+  <si>
+    <t>세상 밖으로 날아간 수학</t>
+  </si>
+  <si>
+    <t>이시하라 기요타카 글 | 사와다 토시키 그림 | 김이경 옮김</t>
+  </si>
+  <si>
+    <t>파란자전거</t>
+  </si>
+  <si>
+    <t>190쪽</t>
+  </si>
+  <si>
+    <t>수학, 수(숫자), 연산, 면적, 도형, 동화</t>
+  </si>
+  <si>
+    <t>선생님, 정치가 뭐예요?</t>
+  </si>
+  <si>
+    <t>배성호,  주수원 글 │이재임 그림</t>
+  </si>
+  <si>
+    <t>민주주의, 투표, 선거, 정치참여, 차별금지법</t>
+  </si>
+  <si>
+    <t>생물이 사라진 섬</t>
+  </si>
+  <si>
+    <t>다가와 히데오 글 | 마츠오카 다츠히데 그림 | 양선하 옮김</t>
+  </si>
+  <si>
+    <t>생물, 생태, 그림책, 화산섬</t>
+  </si>
+  <si>
+    <t>새 - 하늘을 나는 놀라운 생명체</t>
+  </si>
+  <si>
+    <t>캐롤라인 아놀드 글 | 패트리샤 J. 윈 그림 | 최종윤 옮김 | 이한수 감수</t>
+  </si>
+  <si>
+    <t>새(동물), 깃털, 그림책</t>
+  </si>
+  <si>
+    <t>삼각형 - 수학, 과학, 자연에서 찾는 도형</t>
+  </si>
+  <si>
+    <t>캐서린 셀드릭 로스 글 | 빌 슬라빈 그림 | 이범규 옮김</t>
+  </si>
+  <si>
+    <t>도형, 삼각형, 수학, 그림책</t>
+  </si>
+  <si>
+    <t>빨간 머리 앤</t>
+  </si>
+  <si>
+    <t>루시 모드 몽고메리 글 | 조디 리 그림 | 김경미 옮김</t>
+  </si>
+  <si>
+    <t>464쪽</t>
+  </si>
+  <si>
+    <t>고아, 입양, 친구, 꿈(희망), 학교</t>
+  </si>
+  <si>
+    <t>비밀의 화원</t>
+  </si>
+  <si>
+    <t>프랜시스 호지슨 버넷 글 | 타샤 튜더 그림 | 공경희 옮김</t>
+  </si>
+  <si>
+    <t>치유, 친구, 열쇠, 비밀, 사촌, 정원</t>
+  </si>
+  <si>
+    <t>비밀의 숲 테라비시아</t>
+  </si>
+  <si>
+    <t>캐서린 패터슨 글 | 도나 다이아몬드 그림 | 김영선 옮김</t>
+  </si>
+  <si>
+    <t>사파리</t>
+  </si>
+  <si>
+    <t>겁(두려움), 외톨이, 책, 상상, 환상, 비밀, 성장</t>
+  </si>
+  <si>
+    <t>비밀 학교</t>
+  </si>
+  <si>
+    <t>애비 글 | 김난령 옮김</t>
+  </si>
+  <si>
+    <t>선생님, 꿈(희망), 진학, 졸업, 학교, 위기</t>
+  </si>
+  <si>
+    <t>비를 피할 때는 미끄럼틀 아래서</t>
+  </si>
+  <si>
+    <t>오카다 준 글 | 이세 히데코 그림 | 박종진 옮김</t>
+  </si>
+  <si>
+    <t>환상, 야구, 놀이터, 아파트, 음악, 종이비행기</t>
+  </si>
+  <si>
+    <t>봄이 오면 가께</t>
+  </si>
+  <si>
+    <t>기시모토 신이치 글 | 야마나카 후유지 그림 | 강방화 옮김</t>
+  </si>
+  <si>
+    <t>장애, 수영장, 전학, 체육대회, 편지</t>
+  </si>
+  <si>
+    <t>보청기 낀 소년 티보</t>
+  </si>
+  <si>
+    <t>실비 드조르 글 | 말리크 드조르 그림 | 전광철 옮김</t>
+  </si>
+  <si>
+    <t>나무, 장애, 차별, 색깔, 가족</t>
+  </si>
+  <si>
+    <t>보이지 않는 적</t>
+  </si>
+  <si>
+    <t>아베 나쯔마루 글 | 정지혜 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>324쪽</t>
+  </si>
+  <si>
+    <t>비밀기지, 고기잡이, 따돌림, 폭력</t>
+  </si>
+  <si>
+    <t>별로 돌아간 소녀</t>
+  </si>
+  <si>
+    <t>스에요시 아키코 글 | 문수지 그림 | 이경옥 옮김</t>
+  </si>
+  <si>
+    <t>시간여행, 버스, 엄마, 일기장, 극복</t>
+  </si>
+  <si>
+    <t>버드나무에 부는 바람</t>
+  </si>
+  <si>
+    <t>케네스 그레이엄 글 | 어니스트 하워드 쉐퍼드 그림 | 신수진 옮김</t>
+  </si>
+  <si>
+    <t>322쪽</t>
+  </si>
+  <si>
+    <t>두더지, 물쥐, 오소리, 두꺼비, 친구</t>
+  </si>
+  <si>
+    <t>우리 아빠는 위대한 해적</t>
+  </si>
+  <si>
+    <t>다비드 칼리 글 | 마우리치오 A. C. 콰렐로 그림 | 박우숙 옮김</t>
+  </si>
+  <si>
+    <t>탄광, 광부, 일터, 꿈, 희망, 이해</t>
+  </si>
+  <si>
+    <t>밤의 일기</t>
+  </si>
+  <si>
+    <t>비에라 히라난다니 글 | 장미란 옮김</t>
+  </si>
+  <si>
+    <t>인도 독립, 피난, 요리, 가족, 일기장, 종교 분쟁</t>
+  </si>
+  <si>
+    <t>우리는 당신에 대해 조금 알고 있습니다</t>
+  </si>
+  <si>
+    <t>권정민 글, 그림</t>
+  </si>
+  <si>
+    <t>화분, 식물, 생명, 관심, 비유</t>
+  </si>
+  <si>
+    <t>바이바이</t>
+  </si>
+  <si>
+    <t>이경자 글 | 시모다 마사카츠 그림 | 고향옥 옮김</t>
+  </si>
+  <si>
+    <t>정체성, 재일한국인, 역사동화</t>
+  </si>
+  <si>
+    <t>바람의 왕, 고돌핀 아라비안</t>
+  </si>
+  <si>
+    <t>마거리트 헨리 글 | 오승민 그림 | 선우미정 옮김</t>
+  </si>
+  <si>
+    <t>모로코, 마부, 경주마, 실화(사실), 시련, 모험</t>
+  </si>
+  <si>
+    <t>바람을 닮은 아이</t>
+  </si>
+  <si>
+    <t>오카 슈조 글 | 카미야 신 그림 | 고향옥 옮김</t>
+  </si>
+  <si>
+    <t>191쪽</t>
+  </si>
+  <si>
+    <t>단편집, 장애인, 자폐증, 편견, 학대</t>
+  </si>
+  <si>
+    <t>바다 아이</t>
+  </si>
+  <si>
+    <t>장 클로드 무를르바 글 | 오승민 그림 | 김주경 옮김</t>
+  </si>
+  <si>
+    <t>모험, 가출, 여정, 쌍둥이, 고양이, 형제, 대서양</t>
+  </si>
+  <si>
+    <t>남쪽의 초원 순난앵</t>
+  </si>
+  <si>
+    <t>아스트리드 린드그렌 글│마리트 턴크비스 그림│김상열 옮김</t>
+  </si>
+  <si>
+    <t>상상, 겨울, 남매, 빨강, 봄(계절), 가난, 원작동화</t>
+  </si>
+  <si>
+    <t>길 위의 모터사이클</t>
+  </si>
+  <si>
+    <t>에이미 노브스키 글 |  줄리 모스태드 그림  | 엄혜숙 옮김</t>
+  </si>
+  <si>
+    <t>인물, 세계일주, 여성, 모험, 아프가니스탄, 모터사이클, 그림책</t>
+  </si>
+  <si>
+    <t>기적의 오케스트라 엘 시스테마</t>
+  </si>
+  <si>
+    <t>강무홍 글 ㅣ 장경혜 그림</t>
+  </si>
+  <si>
+    <t>인물, 그림책, 베네수엘라, 호세 아브레우, 음악운동, 소년원, 석유</t>
+  </si>
+  <si>
+    <t>광야의 별 이육사</t>
+  </si>
+  <si>
+    <t>김명수 글 | 장호 그림</t>
+  </si>
+  <si>
+    <t>인물, 이원록, 저항시인, 독립운동, 의열단, 청포도</t>
+  </si>
+  <si>
+    <t>겨레의 큰사람 김구</t>
+  </si>
+  <si>
+    <t>신경림 글  | 정병례 그림</t>
+  </si>
+  <si>
+    <t>269쪽</t>
+  </si>
+  <si>
+    <t>인물, 김창수, 상하이임시정부, 항일독립운동, 윤봉길, 통일운동</t>
+  </si>
+  <si>
+    <t>갈릴레오 갈릴레이</t>
+  </si>
+  <si>
+    <t>알버트 플라 글  | 파블로 프레스티필리포 그림 | 김영주 옮김</t>
+  </si>
+  <si>
+    <t>70쪽</t>
+  </si>
+  <si>
+    <t>인물, 망원경, 목성, 종교재판, 피사, 코페르니쿠스</t>
+  </si>
+  <si>
+    <t>간송 선생님이 다시 찾은 우리 문화유산 이야기</t>
+  </si>
+  <si>
+    <t>한상남 글  |  김동성 그림  | 최완수 감수</t>
+  </si>
+  <si>
+    <t>인물, 일제강점기, 보화각, 훈민정음, 오세창, 고려청자</t>
+  </si>
+  <si>
+    <t>가난한 아이들의 선생님 - 로렌초 밀라니 신부님 이야기</t>
+  </si>
+  <si>
+    <t>파브리치오 실레이 글 | 시모네 마씨 그림 |  유지연 옮김</t>
+  </si>
+  <si>
+    <t>54쪽</t>
+  </si>
+  <si>
+    <t>세계인물, 그림책, 교육, 이탈리아, 사회적불평등, 판화, 학교</t>
+  </si>
+  <si>
+    <t>20세기 최고의 탐험가 어니스트 섀클턴</t>
+  </si>
+  <si>
+    <t>윌리엄 그릴 글, 그림  |  이은숙 옮김</t>
+  </si>
+  <si>
+    <t>71쪽</t>
+  </si>
+  <si>
+    <t>세계인물, 남극, 탐험가, 리더십, 인듀어런스호, 엘리펀트섬, 그림책</t>
+  </si>
+  <si>
+    <t>화성을 지킨 사람들</t>
+  </si>
+  <si>
+    <t>이창숙 글</t>
+  </si>
+  <si>
+    <t>한국사, 유네스코, 정조, 거중기, 화성성역의궤, 화성행궁</t>
+  </si>
+  <si>
+    <t>작은 사람</t>
+  </si>
+  <si>
+    <t>레이먼드 브릭스 글, 그림 | 이지원 옮김</t>
+  </si>
+  <si>
+    <t>풍자, 철학, 손님, 이방인, 채식주의, 무례함, 만화형식</t>
+  </si>
+  <si>
+    <t>한국사 편지 1-5</t>
+  </si>
+  <si>
+    <t>박은봉 글  | 류동필 그림</t>
+  </si>
+  <si>
+    <t>책과함께어린이</t>
+  </si>
+  <si>
+    <t>각 250 내외쪽</t>
+  </si>
+  <si>
+    <t>15,000~18,000원</t>
+  </si>
+  <si>
+    <t>한국사, 선사시대, 삼국시대, 고려, 조선, 독립</t>
+  </si>
+  <si>
+    <t>한강을 따라가요</t>
+  </si>
+  <si>
+    <t>박승규 글  |  김찬우 그림</t>
+  </si>
+  <si>
+    <t>한국사, 그림책, 두물머리, 갯벌, 검용소, 평야, 댐,
+목록속목록:여행, 목록속목록:길(다니는)</t>
+  </si>
+  <si>
+    <t>과학을 알아야 날씨가 보이지</t>
+  </si>
+  <si>
+    <t>파올로 소토코로나 글 | 일라리아 파치올리 그림 | 김현주 옮김 | 신방실 감수</t>
+  </si>
+  <si>
+    <t>날씨, 기압, 공기, 바람, 기후, 구름, 서리(기상)</t>
+  </si>
+  <si>
+    <t>별이 흐르는 하늘</t>
+  </si>
+  <si>
+    <t>권오철 글, 사진 | 송미령 그림 | 박석재 감수</t>
+  </si>
+  <si>
+    <t>아이세움</t>
+  </si>
+  <si>
+    <t>사진, 우주, 별자리, 천문학</t>
+  </si>
+  <si>
+    <t>별빛유랑단의 반짝반짝 별자리 캠핑</t>
+  </si>
+  <si>
+    <t>별빛유랑단 글 | 나수은 그림</t>
+  </si>
+  <si>
+    <t>별자리, 관측</t>
+  </si>
+  <si>
+    <t>별똥별 아줌마가 들려주는 화산 이야기</t>
+  </si>
+  <si>
+    <t>이지유 글, 그림</t>
+  </si>
+  <si>
+    <t>화산, 지질</t>
+  </si>
+  <si>
+    <t>별똥별 아줌마가 들려주는 우주 이야기</t>
+  </si>
+  <si>
+    <t>276쪽</t>
+  </si>
+  <si>
+    <t>우주, 태양계</t>
+  </si>
+  <si>
+    <t>별똥별 아줌마가 들려주는 아프리카 이야기</t>
+  </si>
+  <si>
+    <t>아프리카대륙 여행, 사바나 동물</t>
+  </si>
+  <si>
+    <t>별똥별 아줌마가 들려주는 사막 이야기</t>
+  </si>
+  <si>
+    <t>사막, 호주, 사진</t>
+  </si>
+  <si>
+    <t>별똥별 아줌마가 들려주는 공룡 이야기</t>
+  </si>
+  <si>
+    <t>이지유 글 | 이지유ㆍ조경규 그림</t>
+  </si>
+  <si>
+    <t>220쪽</t>
+  </si>
+  <si>
+    <t>공룡, 화석, 고생물학</t>
+  </si>
+  <si>
+    <t>밤하늘 별 이야기</t>
+  </si>
+  <si>
+    <t>세키구치 슈운 글, 그림 | 김창원, 정혜선 옮김</t>
+  </si>
+  <si>
+    <t>진선북스</t>
+  </si>
+  <si>
+    <t>만화, 우주, 별자리</t>
+  </si>
+  <si>
+    <t>박쥐 - 하늘을 나는 포유류</t>
+  </si>
+  <si>
+    <t>팰린 코크 글, 그림 | 이충호 옮김 | 최병진 감수</t>
+  </si>
+  <si>
+    <t>만화, 박쥐</t>
+  </si>
+  <si>
+    <t>미래가 온다 뇌과학</t>
+  </si>
+  <si>
+    <t>김성화. 권수진 글 | 조승연 그림</t>
+  </si>
+  <si>
+    <t>141쪽</t>
+  </si>
+  <si>
+    <t>뇌, 커넥톰, 뇌과학자, 생각</t>
+  </si>
+  <si>
+    <t>물고기랑 놀자!</t>
+  </si>
+  <si>
+    <t>이완옥 글 | 성인권 그림</t>
+  </si>
+  <si>
+    <t>민물고기, 관찰, 세밀화</t>
+  </si>
+  <si>
+    <t>물 한 방울</t>
+  </si>
+  <si>
+    <t>월터 윅 글, 사진 | 박정선 옮김</t>
+  </si>
+  <si>
+    <t>한길사</t>
+  </si>
+  <si>
+    <t>물(액체), 사진그림책</t>
+  </si>
+  <si>
+    <t>초등학생을 위한 맨처음 한국사 1-5</t>
+  </si>
+  <si>
+    <t>전국역사교사모임 원작ㅣ윤종배, 이성호 글 ㅣ이은홍 그림</t>
+  </si>
+  <si>
+    <t>휴먼어린이</t>
+  </si>
+  <si>
+    <t>각 208 내외쪽</t>
+  </si>
+  <si>
+    <t>한국사, 선사시대, 발해, 조선, 일제강점기</t>
+  </si>
+  <si>
+    <t>초등학생을 위한 살아있는 세계사 1-7</t>
+  </si>
+  <si>
+    <t>전국역사교사모임 원작 |  윤종배, 이성호 글 |  이우일,이우성 그림</t>
+  </si>
+  <si>
+    <t>각13,000원</t>
+  </si>
+  <si>
+    <t>세계사, 문명, 비단길, 르네상스, 제국주의, 세계대전</t>
+  </si>
+  <si>
+    <t>매미, 여름 내내 무슨 일이 있었을까?</t>
+  </si>
+  <si>
+    <t>박성호 글 | 김동성 그림</t>
+  </si>
+  <si>
+    <t>곤충, 매미, 관찰,
+목록속목록:관찰, 목록:관찰, 목록속목록 : 곤충</t>
+  </si>
+  <si>
+    <t>천 가지 표정이 있는 나라 인도 이야기</t>
+  </si>
+  <si>
+    <t>이재숙 글  | 박레지나 그림</t>
+  </si>
+  <si>
+    <t>세계사, 힌두교, 불교, 카스트, 간디, 발리우드</t>
+  </si>
+  <si>
+    <t>종이 한 장의 마법, 지도</t>
+  </si>
+  <si>
+    <t>류재명 글  |  신명환 그림</t>
+  </si>
+  <si>
+    <t>지리</t>
+  </si>
+  <si>
+    <t>세계사, 에라토스테네스, 축척, 대동여지도, 위도, 경도</t>
+  </si>
+  <si>
+    <t>나의 명원 화실</t>
+  </si>
+  <si>
+    <t>이수지 글, 그림</t>
+  </si>
+  <si>
+    <t>그림, 화가, 꿈(희망), 미술</t>
+  </si>
+  <si>
+    <t>바너비의 아주 특별한 세계 일주 1-2</t>
+  </si>
+  <si>
+    <t>존 보인 글 | 올리버 제퍼스 그림 | 정회성 옮김</t>
+  </si>
+  <si>
+    <t>198, 186쪽</t>
+  </si>
+  <si>
+    <t>각 9,500원</t>
+  </si>
+  <si>
+    <t>중력, 여행, 가족, 우주, 하늘, 다름,
+목록속목록:우주</t>
+  </si>
+  <si>
+    <t>조선왕실의 보물 의궤</t>
+  </si>
+  <si>
+    <t>유지현 글 | 이장미 그림 | 신병주 감수</t>
+  </si>
+  <si>
+    <t>110쪽</t>
+  </si>
+  <si>
+    <t>한국사, 정조, 정순왕후, 화성, 외규장각, 기록유산</t>
+  </si>
+  <si>
+    <t>미오, 우리 미오</t>
+  </si>
+  <si>
+    <t>아스트리드 린드그렌 글 | 요한 에예르크란스 그림 | 김경희 옮김</t>
+  </si>
+  <si>
+    <t>꿈(희망), 희망, 고아, 마법, 용기</t>
+  </si>
+  <si>
+    <t>미스티 - 신커티그 섬의 안개</t>
+  </si>
+  <si>
+    <t>마거리트 헨리 글 | 정경임 옮김</t>
+  </si>
+  <si>
+    <t>축제, 야생마, 경주, 무인도, 자연</t>
+  </si>
+  <si>
+    <t>물고기 소녀의 비밀</t>
+  </si>
+  <si>
+    <t>노바 위트먼 글 | 김소정 옮김</t>
+  </si>
+  <si>
+    <t>새친구, 적응, 편지, 엄마</t>
+  </si>
+  <si>
+    <t>문신 새긴 강아지</t>
+  </si>
+  <si>
+    <t>파울 마르 글, 그림 | 유혜자 옮김</t>
+  </si>
+  <si>
+    <t>이야기, 사자, 원숭이, 마법사</t>
+  </si>
+  <si>
+    <t>무자비한 윌러비 가족</t>
+  </si>
+  <si>
+    <t>로이스 로리 글,그림 | 김영선 옮김</t>
+  </si>
+  <si>
+    <t>휴가, 고아, 풍자, 남매, 가족관계, 패러디,
+목록:추리</t>
+  </si>
+  <si>
+    <t>우리가 몰랐던 현대사</t>
+  </si>
+  <si>
+    <t>장석준 글 | 김곰 그림</t>
+  </si>
+  <si>
+    <t>204쪽</t>
+  </si>
+  <si>
+    <t>한국사, 동학농민운동 ,여운형, 5·18민주화운동, 함석헌, 민중</t>
+  </si>
+  <si>
+    <t>못된 마거릿</t>
+  </si>
+  <si>
+    <t>토어 세이들러 글 | 존 에이지 그림 | 권자심 옮김</t>
+  </si>
+  <si>
+    <t>환상, 모험, 동물, 말썽쟁이</t>
+  </si>
+  <si>
+    <t>왜, 세계유산일까?</t>
+  </si>
+  <si>
+    <t>강경환, 조유진 글</t>
+  </si>
+  <si>
+    <t>눌와</t>
+  </si>
+  <si>
+    <t>244쪽</t>
+  </si>
+  <si>
+    <t>세계사, 앙코르와트, 쾰른대성당, 비키니섬, 아우슈비츠, 제주도</t>
+  </si>
+  <si>
+    <t>부러운 새끼 개</t>
+  </si>
+  <si>
+    <t>초등학교 6학년 아이들 시｜박선미 엮음</t>
+  </si>
+  <si>
+    <t>못 믿겠다고?</t>
+  </si>
+  <si>
+    <t>루이스 새커 글 | 윤소연 그림 | 박수현 옮김</t>
+  </si>
+  <si>
+    <t>문제아, 상담사, 거짓말, 신뢰, 친구</t>
+  </si>
+  <si>
+    <t>별을 사랑하는 아이들아</t>
+  </si>
+  <si>
+    <t>윤동주 시｜조경주 그림｜신형건 엮음</t>
+  </si>
+  <si>
+    <t>푸른책들</t>
+  </si>
+  <si>
+    <t>왕실 도서관 규장각에서 조선의 보물찾기</t>
+  </si>
+  <si>
+    <t>신병주, 이혜숙 글</t>
+  </si>
+  <si>
+    <t>155쪽</t>
+  </si>
+  <si>
+    <t>한국사, 온양별궁전도, 청계천, 화성, 어필, 기록화</t>
+  </si>
+  <si>
+    <t>모험 왕 커드</t>
+  </si>
+  <si>
+    <t>앨런 길리랜드 글, 그림 | 김율희 옮김</t>
+  </si>
+  <si>
+    <t>316쪽</t>
+  </si>
+  <si>
+    <t>까마귀, 쌍둥이, 인형, 환상, 수수께끼</t>
+  </si>
+  <si>
+    <t>모팻 가의 가운데 아이</t>
+  </si>
+  <si>
+    <t>엘레노어 에스테스 글 | 루이스 슬로보드킨 그림 | 고정아 옮김</t>
+  </si>
+  <si>
+    <t>소녀, 호기심, 일상, 할아버지, 이사, 관계</t>
+  </si>
+  <si>
+    <t>역사야, 나오너라!</t>
+  </si>
+  <si>
+    <t>이은홍 글, 그림</t>
+  </si>
+  <si>
+    <t>한국사, 선사시대, 남북국시대, 조선, 독립투쟁</t>
+  </si>
+  <si>
+    <t>모르는 척</t>
+  </si>
+  <si>
+    <t>우메다 슌사코, 우메다 요시코 글, 그림 | 송영숙 옮김</t>
+  </si>
+  <si>
+    <t>학교폭력, 졸업식, 고백, 용기</t>
+  </si>
+  <si>
+    <t>모래요정과 다섯 아이들</t>
+  </si>
+  <si>
+    <t>에디스 네즈빗 글 | H.R.밀라 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>여름방학, 시골, 소원, 환상, 형제, 모험,
+목록:판타지</t>
+  </si>
+  <si>
+    <t>역병이 돈다, 조선을 구하라!</t>
+  </si>
+  <si>
+    <t>한미경 글  |  순미 그림</t>
+  </si>
+  <si>
+    <t>현암주니어</t>
+  </si>
+  <si>
+    <t>한국사, 감염병, 전염병, 방역, 의학책, 혜민국</t>
+  </si>
+  <si>
+    <t>엄마의 역사 편지</t>
+  </si>
+  <si>
+    <t>박은봉 글  | 우지현 그림</t>
+  </si>
+  <si>
+    <t>356쪽</t>
+  </si>
+  <si>
+    <t>세계사, 고대, 이슬람,  중세, 산업혁명</t>
+  </si>
+  <si>
+    <t>멋진 열두 살</t>
+  </si>
+  <si>
+    <t>신시아 라일런트 글 | 홍기한 그림 | 최순희 옮김</t>
+  </si>
+  <si>
+    <t>단짝친구, 입맞춤, 사춘기,</t>
+  </si>
+  <si>
+    <t>어린이박물관 백제</t>
+  </si>
+  <si>
+    <t>국립부여박물관 글 | 오정택 그림</t>
+  </si>
+  <si>
+    <t>75쪽</t>
+  </si>
+  <si>
+    <t>한국사, 부여박물관, 도교문화, 궁남지, 무령왕릉, 칠지도</t>
+  </si>
+  <si>
+    <t>똥시집</t>
+  </si>
+  <si>
+    <t>박정섭 시, 그림</t>
+  </si>
+  <si>
+    <t>어린이박물관 발해</t>
+  </si>
+  <si>
+    <t>윤재운 글  |  김숙경 그림</t>
+  </si>
+  <si>
+    <t>한국사, 대조영, 해동성국, 거란, 담비, 온돌</t>
+  </si>
+  <si>
+    <t>놀아요 선생님</t>
+  </si>
+  <si>
+    <t>남호선 시｜이윤엽 그림</t>
+  </si>
+  <si>
+    <t>121쪽</t>
+  </si>
+  <si>
+    <t>너를 부른다</t>
+  </si>
+  <si>
+    <t>이원수 시｜이만익 그림</t>
+  </si>
+  <si>
+    <t>어린이를 위한 우리 땅, 독도 이야기</t>
+  </si>
+  <si>
+    <t>신현배 글 | 홍정혜 그림</t>
+  </si>
+  <si>
+    <t>가문비어린이</t>
+  </si>
+  <si>
+    <t>한국사, 강치, 우산국, 안영복, 독도의용수비대, 러일전쟁</t>
+  </si>
+  <si>
+    <t>어린이 대학 : 역사</t>
+  </si>
+  <si>
+    <t>이만열, 이광희 글 ㅣ이주희 그림</t>
+  </si>
+  <si>
+    <t>한국사, 기록, 역사학자, 일기(글), 사마천, 헤로도토스</t>
+  </si>
+  <si>
+    <t>어린이 가야사</t>
+  </si>
+  <si>
+    <t>전윤호 글 |  이진우 그림</t>
+  </si>
+  <si>
+    <t>세종주니어</t>
+  </si>
+  <si>
+    <t>한국사, 연방국가, 철(금속), 시루, 우륵, 철갑옷</t>
+  </si>
+  <si>
+    <t>얘들아, 역사로 가자</t>
+  </si>
+  <si>
+    <t>조호상 글  |  이상규 그림</t>
+  </si>
+  <si>
+    <t>한국사, 청동기, 신분제도, 금속활자, 일제강점기, 6월항쟁</t>
+  </si>
+  <si>
+    <t>깜장꽃</t>
+  </si>
+  <si>
+    <t>김환영 시, 그림</t>
+  </si>
+  <si>
+    <t>마틸다</t>
+  </si>
+  <si>
+    <t>로알드 달 글 | 퀸틴 블레이크 그림 | 김난령 옮김</t>
+  </si>
+  <si>
+    <t>초능력, 괴롭힘, 학교, 친구, 기적, 가족</t>
+  </si>
+  <si>
+    <t>마법의 나날들</t>
+  </si>
+  <si>
+    <t>미리암 프레슬러 글 | 조성흠 그림 | 이미화 옮김</t>
+  </si>
+  <si>
+    <t>이사, 변화, 딱정벌레, 고양이, 두려움</t>
+  </si>
+  <si>
+    <t>승정원일기</t>
+  </si>
+  <si>
+    <t>김종렬 글 | 노준구 그림</t>
+  </si>
+  <si>
+    <t>한국사, 승지, 세계기록유산, 규장각, 조선왕조실록</t>
+  </si>
+  <si>
+    <t>돌도끼에서 우리별 3호까지</t>
+  </si>
+  <si>
+    <t>전상운 글 | 이상규 그림</t>
+  </si>
+  <si>
+    <t>과학사, 과학일반, 한국 과학사, 금속활자, 지도</t>
+  </si>
+  <si>
+    <t>마법 학교</t>
+  </si>
+  <si>
+    <t>미하엘 엔데 글 | 베른하르트 오버디에크 그림 | 유혜자 옮김</t>
+  </si>
+  <si>
+    <t>단편집, 환상, 소원, 난쟁이</t>
+  </si>
+  <si>
+    <t>고양이의 탄생</t>
+  </si>
+  <si>
+    <t>이안 시｜김세현 그림</t>
+  </si>
+  <si>
+    <t>115쪽</t>
+  </si>
+  <si>
+    <t>마법 푸딩</t>
+  </si>
+  <si>
+    <t>노먼 린지 글, 그림 | 김석희 옮김</t>
+  </si>
+  <si>
+    <t>223쪽</t>
+  </si>
+  <si>
+    <t>환상, 동물, 도둑, 음식, 노래</t>
+  </si>
+  <si>
+    <t>세상을 보는 눈, 지도</t>
+  </si>
+  <si>
+    <t>청동말굽 글ㅣ 낙송재 그림 ㅣ한영우 감수</t>
+  </si>
+  <si>
+    <t>한국사, 그림책, 백두대간, 오방색, 대동여지도, 봉화, 풍수지리</t>
+  </si>
+  <si>
+    <t>마루 밑 바로우어즈</t>
+  </si>
+  <si>
+    <t>메리 노튼 글|  베스 크러시,조 크러시 그림 | 손영미 옮김</t>
+  </si>
+  <si>
+    <t>298쪽</t>
+  </si>
+  <si>
+    <t>소인, 마루, 거인, 편지, 친구</t>
+  </si>
+  <si>
+    <t>마녀에게 가족이 생겼어요</t>
+  </si>
+  <si>
+    <t>엘레노어 에스테스 글 | 에드워드 아디존 그림 | 서남희 옮김</t>
+  </si>
+  <si>
+    <t>가족, 환상, 고양이, 빗자루</t>
+  </si>
+  <si>
+    <t>릴리안의 물고기</t>
+  </si>
+  <si>
+    <t>제임스 멩크 글 | 루이자 바우어 그림 | 배블링 북스 옮김</t>
+  </si>
+  <si>
+    <t>187쪽</t>
+  </si>
+  <si>
+    <t>남매, 반려동물, 생일선물, 우정, 모험,
+목록:동물이야기</t>
+  </si>
+  <si>
+    <t>세계와 만난 우리 역사</t>
+  </si>
+  <si>
+    <t>정수일, 박미란 글  |  김진화 그림</t>
+  </si>
+  <si>
+    <t>한국사, 교류사, 석굴암, 고인돌, 금관, 금동대향로</t>
+  </si>
+  <si>
+    <t>루이와 3A3 로봇</t>
+  </si>
+  <si>
+    <t>오모리 케이 글 | 박현미 옮김</t>
+  </si>
+  <si>
+    <t>인공지능, 돌봄로봇, 교육, 우정,</t>
+  </si>
+  <si>
+    <t>로널드는 화요일에 떠났다</t>
+  </si>
+  <si>
+    <t>제인 레슬리 콘리 글 | 김종민 그림 | 이승숙 옮김</t>
+  </si>
+  <si>
+    <t>이웃, 엄마, 바자회, 선입견, 지적장애, 사회복지</t>
+  </si>
+  <si>
+    <t>라스무스와 방랑자</t>
+  </si>
+  <si>
+    <t>아스트리드 린드그렌 글 | 호르스트 렘케 그림 | 문성원 옮김</t>
+  </si>
+  <si>
+    <t>312쪽</t>
+  </si>
+  <si>
+    <t>고아, 양부모, 도둑, 자유, 여행</t>
+  </si>
+  <si>
+    <t>서울의 동쪽</t>
+  </si>
+  <si>
+    <t>전우용 글  | 이광익 그림</t>
+  </si>
+  <si>
+    <t>58쪽</t>
+  </si>
+  <si>
+    <t>한국사, 그림책, 흥인지문, 평화시장, 낙산, 훈련원, 동대문운동장</t>
+  </si>
+  <si>
+    <t>색깔의 역사</t>
+  </si>
+  <si>
+    <t>클리브 기포드 글  |  마르크-에티엔 펭트르 그림  | 이강희 옮김</t>
+  </si>
+  <si>
+    <t>노란돼지</t>
+  </si>
+  <si>
+    <t>세계사, 그림책, 염료, 울트라마린, 코치닐, 샤프란, 고흐</t>
+  </si>
+  <si>
+    <t>채마밭의 공주님</t>
+  </si>
+  <si>
+    <t>안네미 헤이만스 글 | 마르그리트 헤이만스 그림 | 서애경 옮김</t>
+  </si>
+  <si>
+    <t>가족, 남매, 엄마, 정원, 상상, 소통, 추억, 상실감, 치유, 성장, 극복</t>
+  </si>
+  <si>
+    <t>나는 지하철입니다</t>
+  </si>
+  <si>
+    <t>김효은 글, 그림</t>
+  </si>
+  <si>
+    <t>일상, 사람, 인생, 삶</t>
+  </si>
+  <si>
+    <t>나는 수학이 정말 싫어</t>
+  </si>
+  <si>
+    <t>이광연 글 | 김민준 그림</t>
+  </si>
+  <si>
+    <t>분류, 규칙, 체계, 논리, 수학</t>
+  </si>
+  <si>
+    <t>나는 본다</t>
+  </si>
+  <si>
+    <t>본다, 시각, 눈(신체), 빛(광원), 색채, 감각, 그림책</t>
+  </si>
+  <si>
+    <t>미리 가 본 국립중앙박물관</t>
+  </si>
+  <si>
+    <t>오명숙 글</t>
+  </si>
+  <si>
+    <t>한국사, 가야, 발해, 한글, 지도, 도자공예</t>
+  </si>
+  <si>
+    <t>꿈꾸는 소년의 짧고도 긴 여행</t>
+  </si>
+  <si>
+    <t>기 발루 글, 그림│이명희 옮김</t>
+  </si>
+  <si>
+    <t>환상, 기차, 세월</t>
+  </si>
+  <si>
+    <t>칠기공주</t>
+  </si>
+  <si>
+    <t>파트리스 파발로 글 | 프랑수와 말라발 그림 | 윤정임 옮김</t>
+  </si>
+  <si>
+    <t>독재, 미얀마, 인권, 자유, 평화, 점묘화</t>
+  </si>
+  <si>
+    <t>문화로 만나는 우리 역사 1-2</t>
+  </si>
+  <si>
+    <t>한국역사연구회 글</t>
+  </si>
+  <si>
+    <t>청년사</t>
+  </si>
+  <si>
+    <t>224, 267쪽</t>
+  </si>
+  <si>
+    <t>14,000,  12,000원</t>
+  </si>
+  <si>
+    <t>한국사, 익산왕궁리유적, 고조선8조법, 코레아, 팔관회, 금속활자</t>
+  </si>
+  <si>
+    <t>꼬물꼬물 세균대왕 미생물이 지구를 지켜요</t>
+  </si>
+  <si>
+    <t>김성화, 권수진 글 | 박재현 그림</t>
+  </si>
+  <si>
+    <t>생물, 미생물, 미생물사, 세균, 곰팡이</t>
+  </si>
+  <si>
+    <t>선생님, 노동이 뭐예요?</t>
+  </si>
+  <si>
+    <t>하종강 글│ 김규정 그림</t>
+  </si>
+  <si>
+    <t>노동의 역사, 노동 권리, 노동자, 비정규직</t>
+  </si>
+  <si>
+    <t>김성현이 들려주는 참 쉬운 새 이야기</t>
+  </si>
+  <si>
+    <t>김성현 글, 사진</t>
+  </si>
+  <si>
+    <t>사진, 텃새, 철새, 관찰, 새(동물)</t>
+  </si>
+  <si>
+    <t>떠돌이 로레타</t>
+  </si>
+  <si>
+    <t>크리스티네 뇌스틀링거 글 | 박형동 그림 | 김라합 옮김</t>
+  </si>
+  <si>
+    <t>사춘기, 반항, 사랑, 질투, 성장</t>
+  </si>
+  <si>
+    <t>둘리틀 선생 아프리카로 간다</t>
+  </si>
+  <si>
+    <t>휴 로프팅 글, 그림 | 변은숙, 홍혜영 옮김</t>
+  </si>
+  <si>
+    <t>환상, 모험, 여행, 마술, 동물, 전염병</t>
+  </si>
+  <si>
+    <t>그림으로 보는 동물</t>
+  </si>
+  <si>
+    <t>마가렛 하인스 글 | 앤디 크리스프 그림 | 이주혜 옮김</t>
+  </si>
+  <si>
+    <t>아이위즈</t>
+  </si>
+  <si>
+    <t>11,400원</t>
+  </si>
+  <si>
+    <t>동물인포그래픽, 동물, 생태, 그래프</t>
+  </si>
+  <si>
+    <t>두 개의 집</t>
+  </si>
+  <si>
+    <t>히코 다나카 글 | 김버들 옮김</t>
+  </si>
+  <si>
+    <t>이혼가정, 엄마, 고정관념, 성역할, 편견</t>
+  </si>
+  <si>
+    <t>과학자와 놀자!</t>
+  </si>
+  <si>
+    <t>권수진, 김성화 글 | 이광익 그림</t>
+  </si>
+  <si>
+    <t>홍대용, 라부아지에, 과학자</t>
+  </si>
+  <si>
+    <t>공룡이 남긴 타임캡슐</t>
+  </si>
+  <si>
+    <t>임종덕 글 | 김재환 그림</t>
+  </si>
+  <si>
+    <t>동물, 화석, 발굴, 그림책, 공룡</t>
+  </si>
+  <si>
+    <t>공룡알 화석의 비밀</t>
+  </si>
+  <si>
+    <t>장순근 글, 그림</t>
+  </si>
+  <si>
+    <t>지성사</t>
+  </si>
+  <si>
+    <t>공룡알, 화석, 화석탐구, 고비사막</t>
+  </si>
+  <si>
+    <t>독수리의 눈</t>
+  </si>
+  <si>
+    <t>론 버니 글 | 심우진 그림 | 지혜연 옮김</t>
+  </si>
+  <si>
+    <t>호주원주민, 성년식, 백인, 독살, 침략</t>
+  </si>
+  <si>
+    <t>공기를 타고 달리는 소리</t>
+  </si>
+  <si>
+    <t>이재윤 글 | 우주로 그림 | 곽영직 감수</t>
+  </si>
+  <si>
+    <t>물리, 소리, 공기</t>
+  </si>
+  <si>
+    <t>도토리와 산고양이</t>
+  </si>
+  <si>
+    <t>토리고에 신 엮음 │ 이선주 그림 │서은혜 옮김</t>
+  </si>
+  <si>
+    <t>일본근대동화, 마술, 놀이, 인어</t>
+  </si>
+  <si>
+    <t>도서관을 훔친 아이</t>
+  </si>
+  <si>
+    <t>알프레도 고메스 세르다 글 | 클로이 그림 | 김정하 옮김</t>
+  </si>
+  <si>
+    <t>풀빛미디어</t>
+  </si>
+  <si>
+    <t>가정폭력, 도둑질, 단짝, 책, 반성, 사서</t>
+  </si>
+  <si>
+    <t>비정규 씨, 출근하세요?</t>
+  </si>
+  <si>
+    <t>더 나은 세상을 꿈꾸는 어린이책 작가 모임 글, 그림</t>
+  </si>
+  <si>
+    <t>163쪽</t>
+  </si>
+  <si>
+    <t>비정규직 노동자, 간병인, 시간강사, 화물노동자, 노동 인권</t>
+  </si>
+  <si>
+    <t>북한 떡볶이는 빨간 맛? 파란 맛?</t>
+  </si>
+  <si>
+    <t>박천조 글 │ 김윤정 그림</t>
+  </si>
+  <si>
+    <t>북한 사회, 경제, 대외관계, 통일, 개성공단, 의료, 교육</t>
+  </si>
+  <si>
+    <t>대장간 골목</t>
+  </si>
+  <si>
+    <t>바츨라프 르제자치 글 | 김중석 그림 | 김경옥 옮김</t>
+  </si>
+  <si>
+    <t>외상값, 가난, 정직, 연대, 이웃, 편지</t>
+  </si>
+  <si>
+    <t>달려라, 바람처럼</t>
+  </si>
+  <si>
+    <t>아베 나쯔마루 글 | 홍정선 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>단편집, 형제, 함구증, 친구, 우정, 성장, 여름방학</t>
+  </si>
+  <si>
+    <t>밥 힘으로 살아온 우리 민족</t>
+  </si>
+  <si>
+    <t>김아리 글│조아름 그림</t>
+  </si>
+  <si>
+    <t>전통, 음식문화, 우리음식, 기원, 김치의역사, 밥, 장(조미료), 패스트푸드, 환경</t>
+  </si>
+  <si>
+    <t>고양이 - 가장 귀여운 사냥꾼</t>
+  </si>
+  <si>
+    <t>앤디 허시 글, 그림 | 최세민 옮김</t>
+  </si>
+  <si>
+    <t>만화, 고양이, 반려묘, 동물행동학</t>
+  </si>
+  <si>
+    <t>달려라! 초코우유</t>
+  </si>
+  <si>
+    <t>애드리안 포겔린 글 | 박선영 그림 | 권도희 옮김</t>
+  </si>
+  <si>
+    <t>서울문화사</t>
+  </si>
+  <si>
+    <t>281쪽</t>
+  </si>
+  <si>
+    <t>달리기, 인종차별, 편견, 제인에어, 우정</t>
+  </si>
+  <si>
+    <t>고릴라에게서 평화를 배우다</t>
+  </si>
+  <si>
+    <t>김황 글 | 김은주 그림</t>
+  </si>
+  <si>
+    <t>유인원, 고릴라, 킹콩, 생태, 서식지</t>
+  </si>
+  <si>
+    <t>믿음의 불편한 진실, 종교</t>
+  </si>
+  <si>
+    <t>김성호 글 ｜권영묵 그림</t>
+  </si>
+  <si>
+    <t>종교, 일신교, 다신교, 기독교, 불교</t>
+  </si>
+  <si>
+    <t>미술관에서 읽는 그리스 신화</t>
+  </si>
+  <si>
+    <t>김영숙 글</t>
+  </si>
+  <si>
+    <t>15,800원</t>
+  </si>
+  <si>
+    <t>명화, 신화, 그림책, 명화 감상, 명화 읽기</t>
+  </si>
+  <si>
+    <t>다린과 쇼린</t>
+  </si>
+  <si>
+    <t>장텐이 글 | 김유대 그림 | 남해선 옮김</t>
+  </si>
+  <si>
+    <t>쌍둥이, 괴물, 욕심, 게으름, 선악, 이야기</t>
+  </si>
+  <si>
+    <t>문화재 이름도 모르면서</t>
+  </si>
+  <si>
+    <t>이재정 글</t>
+  </si>
+  <si>
+    <t>나는책</t>
+  </si>
+  <si>
+    <t>문화재, 도자기, 불상, 활자, 궁궐, 문화재 이름, 생활사</t>
+  </si>
+  <si>
+    <t>갯벌, 무슨 일이 일어나고 있을까?</t>
+  </si>
+  <si>
+    <t>이혜영 글 | 조광현 그림</t>
+  </si>
+  <si>
+    <t>생태, 환경, 갯벌, 우리나라 갯벌, 람사협약</t>
+  </si>
+  <si>
+    <t>레몬으로 돈 버는 법 1-어린이를 위한 경제학</t>
+  </si>
+  <si>
+    <t>루이스 암스트롱 글│빌 바소 그림│장미란 옮김</t>
+  </si>
+  <si>
+    <t>33쪽</t>
+  </si>
+  <si>
+    <t>소비자, 제품, 가격, 경제 현상, 시장놀이, 경제 용어</t>
+  </si>
+  <si>
+    <t>돌고 도는 돈</t>
+  </si>
+  <si>
+    <t>발레리 기두 글│브뤼노 하이츠 그림 │ 김예령 옮김</t>
+  </si>
+  <si>
+    <t>51쪽</t>
+  </si>
+  <si>
+    <t>돈, 자본, 노동, 증권, 교역, 공공재산, 빈곤, 재화, 용역</t>
+  </si>
+  <si>
+    <t>지혜의 보물 창고, 도서관의 역사</t>
+  </si>
+  <si>
+    <t>모린 사와 글 │ 빌 슬래빈 그림 │ 빈빈책방 편집부 옮김</t>
+  </si>
+  <si>
+    <t>빈빈책방</t>
+  </si>
+  <si>
+    <t>도서관, 도서관의역사, 미래도서관</t>
+  </si>
+  <si>
+    <t>대구 이야기 - 세계 역사를 바꾼 물고기</t>
+  </si>
+  <si>
+    <t>마크 쿨란스키 글│S.D. 쉰들러 그림│이선오 옮김│김웅 감수</t>
+  </si>
+  <si>
+    <t>대구(물고기), 무역_대구, 대구혁명</t>
+  </si>
+  <si>
+    <t>달리는 기계, 개화차, 자전거</t>
+  </si>
+  <si>
+    <t>정하섭 글│조승연 그림</t>
+  </si>
+  <si>
+    <t>자전거 문화사,
+목록:탈것</t>
+  </si>
+  <si>
+    <t>닐과 순다리</t>
+  </si>
+  <si>
+    <t>미탈리 퍼킨스 글 | 제이미 호건 그림 | 김선희 옮김</t>
+  </si>
+  <si>
+    <t>도토리숲</t>
+  </si>
+  <si>
+    <t>호랑이, 시험, 인도, 보호구역, 남매, 섬(지형)</t>
+  </si>
+  <si>
+    <t>늑대의 눈</t>
+  </si>
+  <si>
+    <t>다니엘 페나크 글 | 자크 페랑데즈 그림 | 최윤정 옮김</t>
+  </si>
+  <si>
+    <t>동물원, 알래스카, 전쟁, 교감</t>
+  </si>
+  <si>
+    <t>늑대를 지키는 밤</t>
+  </si>
+  <si>
+    <t>하네스 크루그 글 | 전은경 옮김</t>
+  </si>
+  <si>
+    <t>외톨이, 야생, 친구, 누명, 교감, 동물권</t>
+  </si>
+  <si>
+    <t>늑대 원더</t>
+  </si>
+  <si>
+    <t>로잔느 패리 글 | 모니카 아르미뇨 그림 | 장미란 옮김</t>
+  </si>
+  <si>
+    <t>북극곰</t>
+  </si>
+  <si>
+    <t>무리, 생존, 모험, 공생, 생태동화</t>
+  </si>
+  <si>
+    <t>호리병박에서 나온 아가씨</t>
+  </si>
+  <si>
+    <t>민영 엮음</t>
+  </si>
+  <si>
+    <t>뉴욕에 간 귀뚜라미 체스터</t>
+  </si>
+  <si>
+    <t>조지 셀던 톰프슨 글 | 가스 윌리엄즈 그림 | 김연수 옮김</t>
+  </si>
+  <si>
+    <t>고양이, 생쥐, 신문판매소, 연주, 재능</t>
+  </si>
+  <si>
+    <t>함지박을 쓴 소녀</t>
+  </si>
+  <si>
+    <t>김인한 엮음</t>
+  </si>
+  <si>
+    <t>토끼전</t>
+  </si>
+  <si>
+    <t>김성재 글 | 백대승 그림</t>
+  </si>
+  <si>
+    <t>눈을 감고 창을 열면</t>
+  </si>
+  <si>
+    <t>응우옌 응옥 투언 글 | 낌 주언 그림 | 김주영 옮김</t>
+  </si>
+  <si>
+    <t>베트남, 전쟁, 상처, 호기심, 우정,</t>
+  </si>
+  <si>
+    <t>쩌우 까우 이야기</t>
+  </si>
+  <si>
+    <t>김기태 옮김</t>
+  </si>
+  <si>
+    <t>251쪽</t>
+  </si>
+  <si>
+    <t>베트남편</t>
+  </si>
+  <si>
+    <t>진달래가 된 소년</t>
+  </si>
+  <si>
+    <t>연변민간문학연구회 엮음 | 임향한 그림 | 김미미 옮김</t>
+  </si>
+  <si>
+    <t>노랑 가방</t>
+  </si>
+  <si>
+    <t>리지아 보중가 누니스 글 | 에스페란자 발레주 그림 | 길우경 옮김</t>
+  </si>
+  <si>
+    <t>사춘기, 글쓰기, 편지, 이야기</t>
+  </si>
+  <si>
+    <t>노란 집의 모팻 가족</t>
+  </si>
+  <si>
+    <t>가족애, 호박, 다락방, 쇠말뚝, 마차</t>
+  </si>
+  <si>
+    <t>파란 막대 파란 상자</t>
+  </si>
+  <si>
+    <t>이보나 흐미엘레프스카 글, 그림 | 이지원 옮김</t>
+  </si>
+  <si>
+    <t>기록, 이야기, 연결, 반복, 쓰임, 응용, 놀이, 선물, 형식_앞뒤보기</t>
+  </si>
+  <si>
+    <t>내일, 날다</t>
+  </si>
+  <si>
+    <t>쓰카다 스미에 글 | 신야 유코 그림 | 김영주 옮김</t>
+  </si>
+  <si>
+    <t>머스트비</t>
+  </si>
+  <si>
+    <t>왕나비, 편지, 위로, 별모양, 팔찌, 슬픔</t>
+  </si>
+  <si>
+    <t>영혼의 수호신 바리공주</t>
+  </si>
+  <si>
+    <t>백승남 글 | 류준화 그림</t>
+  </si>
+  <si>
+    <t>106쪽</t>
+  </si>
+  <si>
+    <t>목록속목록:수3</t>
+  </si>
+  <si>
+    <t>연이와 버들잎 소년</t>
+  </si>
+  <si>
+    <t>이원수,손동인 엮음 | 김아영 그림</t>
+  </si>
+  <si>
+    <t>어여쁜 바실리사</t>
+  </si>
+  <si>
+    <t>아파나셰프 글 | 김녹양 옮김</t>
+  </si>
+  <si>
+    <t>아리 공주와 꼬꼬 왕자</t>
+  </si>
+  <si>
+    <t>김정란 글 | 홍성찬 그림</t>
+  </si>
+  <si>
+    <t>197쪽</t>
+  </si>
+  <si>
+    <t>나의 미누 삼촌</t>
+  </si>
+  <si>
+    <t>이란주 글│전진경 그림</t>
+  </si>
+  <si>
+    <t>이주민, 인권, 차별 ,혐오</t>
+  </si>
+  <si>
+    <t>폭죽소리</t>
+  </si>
+  <si>
+    <t>리혜선 글 | 이담, 김근희 그림</t>
+  </si>
+  <si>
+    <t>쥐불놀이, 조선족, 연변, 역사, 가난, 저고리, 성장, 극복</t>
+  </si>
+  <si>
+    <t>내가 나인 것</t>
+  </si>
+  <si>
+    <t>야마나카 히사시 글 | 고바야시 요시 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>278쪽</t>
+  </si>
+  <si>
+    <t>추리, 모험, 자존감, 가족, 가출, 
+목록:추리</t>
+  </si>
+  <si>
+    <t>나에게는 꿈이 있습니다</t>
+  </si>
+  <si>
+    <t>김주희 글 | 신민재 그림</t>
+  </si>
+  <si>
+    <t>인권, 자유, 신념, 평화, 표현의 권리, 장애, 인권운동</t>
+  </si>
+  <si>
+    <t>내 친구에게 생긴 일</t>
+  </si>
+  <si>
+    <t>미라 로베 글 | 박혜선 그림 | 김세은 옮김</t>
+  </si>
+  <si>
+    <t>크레용하우스</t>
+  </si>
+  <si>
+    <t>가정폭력, 아동학대, 관심, 금요일, 도움</t>
+  </si>
+  <si>
+    <t>내 친구가 마녀래요</t>
+  </si>
+  <si>
+    <t>E. L. 코닉스버그 글 | 윤미숙 그림 | 장미란 옮김</t>
+  </si>
+  <si>
+    <t>친구, 마녀, 교육, 외톨이</t>
+  </si>
+  <si>
+    <t>내 친구 11월의 구름</t>
+  </si>
+  <si>
+    <t>힐러리 루벤 글 | 이레네 보르도이 그림 | 남진희 옮김</t>
+  </si>
+  <si>
+    <t>케냐, 마사이족, 모험, 송아지, 용기</t>
+  </si>
+  <si>
+    <t>허수아비도 깍꿀로 덕새를 넘고</t>
+  </si>
+  <si>
+    <t>청리 아이들 글, 그림｜이오덕 엮음</t>
+  </si>
+  <si>
+    <t>할매, 나도 이제 어른이 된 거 같다</t>
+  </si>
+  <si>
+    <t>단산초 5학년 아이들	｜이승희 엮음</t>
+  </si>
+  <si>
+    <t>굴렁쇠</t>
+  </si>
+  <si>
+    <t>그래서, 동의가 뭐야?</t>
+  </si>
+  <si>
+    <t>저스틴 행콕 글│푸크시아 맥커리 그림│김정은 옮김</t>
+  </si>
+  <si>
+    <t>픽</t>
+  </si>
+  <si>
+    <t>162쪽</t>
+  </si>
+  <si>
+    <t>동의, 선택, 차별, 거절, 성(몸)</t>
+  </si>
+  <si>
+    <t>주먹만한 내 똥</t>
+  </si>
+  <si>
+    <t>한국글쓰기교육연구회 엮음</t>
+  </si>
+  <si>
+    <t>내 이름은 데셰</t>
+  </si>
+  <si>
+    <t>요커 판 레이우엔 글, 그림 | 문성원 옮김</t>
+  </si>
+  <si>
+    <t>203쪽</t>
+  </si>
+  <si>
+    <t>생일, 선물목록, 공책, 가족, 친척, 분실물, 길</t>
+  </si>
+  <si>
+    <t>라마야나</t>
+  </si>
+  <si>
+    <t>김남일 글 | 사히브딘, 마노하르 그림</t>
+  </si>
+  <si>
+    <t>알리체의 일기</t>
+  </si>
+  <si>
+    <t>알리체 스투리알레 글｜이현경 옮김</t>
+  </si>
+  <si>
+    <t>318쪽</t>
+  </si>
+  <si>
+    <t>내 몸무게가 어때서?</t>
+  </si>
+  <si>
+    <t>이토 미쿠 글 | 홍정선 그림 | 고향옥 옮김</t>
+  </si>
+  <si>
+    <t>외모, 다이어트, 고민, 자신감</t>
+  </si>
+  <si>
+    <t>댕댕이 할멈 바위</t>
+  </si>
+  <si>
+    <t>손동인, 이준연, 최인학 엮음</t>
+  </si>
+  <si>
+    <t>날개 달린 고양이들</t>
+  </si>
+  <si>
+    <t>어슐러 K. 르귄 글 | S. D. 쉰들러 그림 | 김정아 옮김</t>
+  </si>
+  <si>
+    <t>환상, 모험, 뒷골목, 도시, 위협
+목록:동물이야기</t>
+  </si>
+  <si>
+    <t>그림 메르헨</t>
+  </si>
+  <si>
+    <t>니콜라스 하이델바흐 그림 | 김서정 옮김</t>
+  </si>
+  <si>
+    <t>484쪽</t>
+  </si>
+  <si>
+    <t>35,000원</t>
+  </si>
+  <si>
+    <t>고소한 이야기</t>
+  </si>
+  <si>
+    <t>박영만 글 | 김병호 그림</t>
+  </si>
+  <si>
+    <t>가부장제 깨부수기</t>
+  </si>
+  <si>
+    <t>마르타 브렌 글 │ 옌뉘 요르달 그림│손화수 옮김</t>
+  </si>
+  <si>
+    <t>아르테</t>
+  </si>
+  <si>
+    <t>가부장제, 성차별 역사, 여성 인권, 그래픽노블, 페미니스트</t>
+  </si>
+  <si>
+    <t>나는 지구인</t>
+  </si>
+  <si>
+    <t>장유위 글 | 위자치 그림 | 허유영 옮김</t>
+  </si>
+  <si>
+    <t>챕터하우스</t>
+  </si>
+  <si>
+    <t>대만, 베트남, 다문화가정, 차별, 정체성</t>
+  </si>
+  <si>
+    <t>비오는 날 일하는 소</t>
+  </si>
+  <si>
+    <t>정승각 그림｜이호철 엮음</t>
+  </si>
+  <si>
+    <t>마음이 처음 만들어졌을 때부터</t>
+  </si>
+  <si>
+    <t>전이수, 전우태 글,  그림</t>
+  </si>
+  <si>
+    <t>무명천 할머니</t>
+  </si>
+  <si>
+    <t>정란희 글 |  양상용 그림</t>
+  </si>
+  <si>
+    <t>한국사, 그림책, 제주 4.3사건, 현대사, 토벌대, 제주</t>
+  </si>
+  <si>
+    <t>두근두근 한국사 1-2</t>
+  </si>
+  <si>
+    <t>김종엽, 박찬희, 배성호 글| 전미화 그림 | 김한종 감수</t>
+  </si>
+  <si>
+    <t>208, 200쪽</t>
+  </si>
+  <si>
+    <t>한국사, 고인돌, 광개토대왕비, 종묘제례, 서대문형무소, 수요시위,</t>
+  </si>
+  <si>
+    <t>나는 선생님이 좋아요</t>
+  </si>
+  <si>
+    <t>하이타니 겐지로 글 | 윤정주 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>쓰레기처리장, 파리(곤충), 학교, 교사, 성장</t>
+  </si>
+  <si>
+    <t>나는 상어다</t>
+  </si>
+  <si>
+    <t>리사 룬드마르크 글 | 샬롯 라멜 그림 | 이유진 옮김</t>
+  </si>
+  <si>
+    <t>이마주</t>
+  </si>
+  <si>
+    <t>수족관, 발표, 나다움, 개성, 장점, 문어</t>
+  </si>
+  <si>
+    <t>나, 여기 있어요!</t>
+  </si>
+  <si>
+    <t>케리 페이건 글 | 마일런 파블로빅 그림 | 장혜진 옮김</t>
+  </si>
+  <si>
+    <t>구덩이, 하룻밤, 탈출, 두더지</t>
+  </si>
+  <si>
+    <t>달콤한 세상 : 사르르, 디저트의 역사</t>
+  </si>
+  <si>
+    <t>빅토리아 그레이스 엘리엇 글 | 노지양 옮김</t>
+  </si>
+  <si>
+    <t>세계사, 간식, 레시피, 설탕, 아이스크림</t>
+  </si>
+  <si>
+    <t>나, 단테, 그리고 백만 달러</t>
+  </si>
+  <si>
+    <t>프리다 닐손 글 | 울프 K. 그림 | 박종대 옮김</t>
+  </si>
+  <si>
+    <t>생쥐, 은행원, 모험, 풍자, 거짓</t>
+  </si>
+  <si>
+    <t>나, 고릴라 그리고 원숭이 별</t>
+  </si>
+  <si>
+    <t>프리다 닐손 글 | 울프 K. 그림 | 김영진 옮김</t>
+  </si>
+  <si>
+    <t>24쪽</t>
+  </si>
+  <si>
+    <t>입양, 고물상, 책, 이별</t>
+  </si>
+  <si>
+    <t>나 좀 여기서 구해 줘!</t>
+  </si>
+  <si>
+    <t>살라 나우라 글 | 유혜자 옮김</t>
+  </si>
+  <si>
+    <t>가족, 요양원, 탈출, 보물찾기</t>
+  </si>
+  <si>
+    <t>꿀벌 마야의 모험</t>
+  </si>
+  <si>
+    <t>발데마르 본젤스 글 | 프란치스카 생켈 그림 | 박민수 옮김</t>
+  </si>
+  <si>
+    <t>사랑, 호기심, 곤충, 거미줄, 도전
+목록속목록 : 곤충</t>
+  </si>
+  <si>
+    <t>다양한 문화의 끝판왕, 동남아시아</t>
+  </si>
+  <si>
+    <t>박소현 글 ㅣ 허현경 그림</t>
+  </si>
+  <si>
+    <t>세계사, 아세안, 향신료, 믈라카 해협, 이슬람, 오토바이</t>
+  </si>
+  <si>
     <t>10대들을 위한 나의 문화유산답사기 1-2</t>
   </si>
   <si>
     <t>유홍준 원작 |   김경후 글 |  이윤희 그림</t>
   </si>
   <si>
-    <t>창비</t>
-[...1 lines deleted...]
-  <si>
     <t>176, 156쪽</t>
   </si>
   <si>
-    <t>11세부터</t>
-[...7 lines deleted...]
-  <si>
     <t>한국사, 무령왕릉, 국립부여박물관, 불국사, 첨성대, 서산마애불</t>
   </si>
   <si>
-    <t>1987 6월민주항쟁</t>
-[...35 lines deleted...]
-    <t>세계인물, 남극, 탐험가, 리더십, 인듀어런스호, 엘리펀트섬, 그림책</t>
+    <t>꼴찌 축구단 축구왕 되다</t>
+  </si>
+  <si>
+    <t>크리스티안 틸만 글 | 한스-유르겐 펠트하우스 그림 | 도복선 옮김</t>
+  </si>
+  <si>
+    <t>친구, 시합, 응원, 싸움, 화해</t>
+  </si>
+  <si>
+    <t>눈으로 보고 손으로 만드는 한국사 유물 열아홉</t>
+  </si>
+  <si>
+    <t>안민영 글  | 김윤영 그림</t>
+  </si>
+  <si>
+    <t>한국사, 반구대암각화, 비파형동검, 장승, 몽유도원도, 주령구</t>
+  </si>
+  <si>
+    <t>꼬마 토끼 조지의 언덕</t>
+  </si>
+  <si>
+    <t>로버트 로손 글, 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>이사, 동물, 공존, 평화
+목록:동물이야기</t>
+  </si>
+  <si>
+    <t>꼬마 양파의 두 가지 소원</t>
+  </si>
+  <si>
+    <t>프리다 닐손 글 | 마리아 닐손 토레 그림 | 조경수 옮김</t>
+  </si>
+  <si>
+    <t>한부모가정, 선물, 크리스마스, 최면술, 장애</t>
+  </si>
+  <si>
+    <t>과거 제도, 조선을 들썩이다</t>
+  </si>
+  <si>
+    <t>이광희, 손주현 글 |  박양수 그림</t>
+  </si>
+  <si>
+    <t>한국사, 장원급제, 성균관, 신참례, 붕당정치, 반촌</t>
+  </si>
+  <si>
+    <t>꼬마 바이킹 비케 1-2</t>
+  </si>
+  <si>
+    <t>루네르 욘손 글 | 에베르트 칼손 그림 | 배정희 옮김</t>
+  </si>
+  <si>
+    <t>213, 215쪽</t>
+  </si>
+  <si>
+    <t>모험, 폭력, 용기, 지혜, 항해</t>
+  </si>
+  <si>
+    <t>고무 따라 역사 여행</t>
+  </si>
+  <si>
+    <t>최재인 글  | 이광익 그림</t>
+  </si>
+  <si>
+    <t>세계사, 아마존, 타이어, 고무신, 고무농장, 합성고무</t>
+  </si>
+  <si>
+    <t>경국대전을 펼쳐라!</t>
+  </si>
+  <si>
+    <t>손주현 글 |  오승민 그림 |  강문식 감수</t>
+  </si>
+  <si>
+    <t>한국사, 법전, 세금, 노비, 균역, 삼복제</t>
+  </si>
+  <si>
+    <t>깡통 소년</t>
+  </si>
+  <si>
+    <t>크리스티네 뇌스틀링거 글 | 프란츠 비트캄프 그림 | 유혜자 옮김</t>
+  </si>
+  <si>
+    <t>미래아이세움</t>
+  </si>
+  <si>
+    <t>택배, 모범생, 카펫, 규칙, 자유</t>
+  </si>
+  <si>
+    <t>글짓기 시간</t>
+  </si>
+  <si>
+    <t>안토니오 스카르메타 글│알폰소 루아노 그림│서애경 옮김</t>
+  </si>
+  <si>
+    <t>독재, 칠레, 감시</t>
+  </si>
+  <si>
+    <t>강치야 독도야 동해바다야 - 주강현 선생님이 들려주는 우리 땅 독도 이야기</t>
+  </si>
+  <si>
+    <t>주강현 글</t>
+  </si>
+  <si>
+    <t>지리, 독도, 울릉도, 강치, 해양영토, 조선해</t>
   </si>
   <si>
     <t>3.1만세운동길</t>
   </si>
   <si>
     <t>김영숙 글 | 송진욱 그림</t>
   </si>
   <si>
-    <t>파란자전거</t>
-[...4 lines deleted...]
-  <si>
     <t>13,900원</t>
   </si>
   <si>
     <t>한국사, 3.1운동, 탑골공원, 아우내장터</t>
   </si>
   <si>
+    <t>행복한 청소부</t>
+  </si>
+  <si>
+    <t>모니카 페트 글 | 안토니 보라틴스키 그림 | 김경연 옮김</t>
+  </si>
+  <si>
+    <t>직업, 파란색, 고정관념, 자존감, 음악, 변화</t>
+  </si>
+  <si>
+    <t>그 꿈들</t>
+  </si>
+  <si>
+    <t>박기범 글│김종숙 그림</t>
+  </si>
+  <si>
+    <t>28,000원</t>
+  </si>
+  <si>
+    <t>전쟁, 이라크, 미국</t>
+  </si>
+  <si>
+    <t>헨리의 자유 상자</t>
+  </si>
+  <si>
+    <t>엘린 레빈 글 | 카다르 넬슨 그림 | 김향이 옮김</t>
+  </si>
+  <si>
+    <t>흑인, 노예, 우정, 도움, 희망</t>
+  </si>
+  <si>
+    <t>개뼈다귀에서 시작하는 야무진 도형교실</t>
+  </si>
+  <si>
+    <t>안나 체리솔리 글 | 알라리아 파치올리 그림|주효숙 옮김 | 주효숙 감수</t>
+  </si>
+  <si>
+    <t>수학, 기하학, 선(도형), 각(도형), 다각형, 다면체</t>
+  </si>
+  <si>
+    <t>까보 까보슈</t>
+  </si>
+  <si>
+    <t>다니엘 페나크 글 | 마일스 하이먼 그림 | 윤정임 옮김</t>
+  </si>
+  <si>
+    <t>개(동물), 사랑, 수용소, 가출, 공존,
+목록:동물이야기</t>
+  </si>
+  <si>
+    <t>길 위의 소년</t>
+  </si>
+  <si>
+    <t>페터 헤르틀링 글 | 페터 크노르 그림 | 문성원 옮김</t>
+  </si>
+  <si>
+    <t>한길</t>
+  </si>
+  <si>
+    <t>가정,폭력,가출,노숙,친구</t>
+  </si>
+  <si>
+    <t>기적을 선물한 우리 개 모슬리</t>
+  </si>
+  <si>
+    <t>마이클 제라드 바우어 글 | 조원희 그림 | 육아리 옮김</t>
+  </si>
+  <si>
+    <t>기다림, 가족, 추억, 이별</t>
+  </si>
+  <si>
+    <t>금요일에 만난 개, 프라이데이</t>
+  </si>
+  <si>
+    <t>힐러리 매케이 글 | 오승민 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>민박집, 소동, 떠돌이개, 이웃</t>
+  </si>
+  <si>
+    <t>내 가슴에 해마가 산다</t>
+  </si>
+  <si>
+    <t>김려령 글 | 노석미 그림</t>
+  </si>
+  <si>
+    <t>입양, 가족, 갈등, 이해</t>
+  </si>
+  <si>
+    <t>곰이와 오푼돌이 아저씨</t>
+  </si>
+  <si>
+    <t>권정생 글│이담 그림</t>
+  </si>
+  <si>
+    <t>전쟁, 한국전쟁
+목록속목록:평화</t>
+  </si>
+  <si>
+    <t>힐링 썰매</t>
+  </si>
+  <si>
+    <t>조은 글 | 김세현 그림</t>
+  </si>
+  <si>
+    <t>84쪽</t>
+  </si>
+  <si>
+    <t>한강, 겨울, 눈(계절), 우정, 풍경, 놀이, 수묵화, 시(문학), 고전</t>
+  </si>
+  <si>
+    <t>그림자 동물</t>
+  </si>
+  <si>
+    <t>우리 오를레브 글 | 밀카 시지크 그림 | 한미희 옮김</t>
+  </si>
+  <si>
+    <t>102쪽</t>
+  </si>
+  <si>
+    <t>밤(때), 침대밑, 전쟁, 친구</t>
+  </si>
+  <si>
+    <t>그림자 개</t>
+  </si>
+  <si>
+    <t>말라 다얄 엮음 | 아잔따 구하타꾸르따 외 그림 | 이화경 옮김</t>
+  </si>
+  <si>
+    <t>202쪽</t>
+  </si>
+  <si>
+    <t>인도동화집, 가난, 불평등, 종교분쟁,
+목록속목록:개와고양이</t>
+  </si>
+  <si>
+    <t>그렇게 큰 사랑은 사라지지 않아요</t>
+  </si>
+  <si>
+    <t>모니 닐손 글 | 요안나 헬그렌 그림 | 신견식 옮김</t>
+  </si>
+  <si>
+    <t>두려움, 죽음, 엄마, 친구, 가족</t>
+  </si>
+  <si>
+    <t>귀뚜라미 싸움</t>
+  </si>
+  <si>
+    <t>런다린 글 | 김순화 옮김</t>
+  </si>
+  <si>
+    <t>단편집, 가족, 죽음, 병아리, 실수,</t>
+  </si>
+  <si>
+    <t>교양 있는 고양이 많이있어와 루돌프</t>
+  </si>
+  <si>
+    <t>사이토 히로시 글 | 스기우라 한모 그림 | 고향옥 옮김</t>
+  </si>
+  <si>
+    <t>배움, 글공부, 지혜, 고향</t>
+  </si>
+  <si>
+    <t>골목길 아이들</t>
+  </si>
+  <si>
+    <t>이브 가넷 글, 그림 | 부수영 옮김</t>
+  </si>
+  <si>
+    <t>가족, 놀이, 일, 비밀, 쓰레기통, 주차장, 우애</t>
+  </si>
+  <si>
+    <t>고장 난 가족</t>
+  </si>
+  <si>
+    <t>마이테 카란사 글 | 이라체 로페스 데 무나인 그림 | 김정하 옮김</t>
+  </si>
+  <si>
+    <t>꿈꾸는섬</t>
+  </si>
+  <si>
+    <t>빈민가, 이웃, 사회복지사, 남매, 연대</t>
+  </si>
+  <si>
+    <t>검은 여우</t>
+  </si>
+  <si>
+    <t>베치 바이어스 글 | 김우선 그림 | 햇살과나무꾼 옮김</t>
+  </si>
+  <si>
+    <t>농장, 동물, 폭풍우, 편지, 용기,
+목록:동물이야기</t>
+  </si>
+  <si>
+    <t>걱정 마, 다 잘될 거야</t>
+  </si>
+  <si>
+    <t>메리 어메이토 글 | 안토니오 카파로 그림 | 유수아 옮김</t>
+  </si>
+  <si>
+    <t>축구, 학교, 용기, 사랑, 엄마, 모함</t>
+  </si>
+  <si>
+    <t>거짓말처럼 거짓말을 끝냈어</t>
+  </si>
+  <si>
+    <t>장 반 리우벤 글 | 길상효 옮김</t>
+  </si>
+  <si>
+    <t>아빠, 고양이, 이웃, 거짓말, 변화, 가난, 자존감</t>
+  </si>
+  <si>
+    <t>거짓말이 아니야</t>
+  </si>
+  <si>
+    <t>이와세 조코 글 | 홍정선 그림 | 고향옥 옮김</t>
+  </si>
+  <si>
+    <t>친구, 전학, 상상, 비밀</t>
+  </si>
+  <si>
+    <t>거짓말이 가득</t>
+  </si>
+  <si>
+    <t>오카 슈조 글 | 노석미 그림 | 고향옥 옮김</t>
+  </si>
+  <si>
+    <t>157쪽</t>
+  </si>
+  <si>
+    <t>단편, 일상, 의심, 편지, 장애</t>
+  </si>
+  <si>
     <t>3일간의 가출</t>
   </si>
   <si>
     <t>미셸 바야르 글 | 신현정 그림 | 행복의나무 옮김</t>
   </si>
   <si>
     <t>큰북작은북</t>
   </si>
   <si>
-    <t>128쪽</t>
-[...7 lines deleted...]
-  <si>
     <t>기차, 갈등, 관심, 소녀, 여행</t>
   </si>
   <si>
-    <t>5월, 그 푸르던 날에</t>
-[...212 lines deleted...]
-    <t>지리, 독도, 울릉도, 강치, 해양영토, 조선해</t>
+    <t>흰산 도로랑</t>
+  </si>
+  <si>
+    <t>임정자 글 | 홍선주 그림</t>
+  </si>
+  <si>
+    <t>활(무기), 아버지, 사냥. 호랑이, 원수, 환상
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>환상 정원</t>
+  </si>
+  <si>
+    <t>류화선 글 | 노준구 그림</t>
+  </si>
+  <si>
+    <t>사고(사건), 난독증, 상실, 시간, 환상,
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>해야 해야 잠꾸러기 해야</t>
+  </si>
+  <si>
+    <t>이연경 글 | 이소하 그림</t>
+  </si>
+  <si>
+    <t>7,800원</t>
+  </si>
+  <si>
+    <t>아동학대, 미용실, 자장면, 병아리</t>
+  </si>
+  <si>
+    <t>할아버지의 뒤주</t>
+  </si>
+  <si>
+    <t>이준호 글 | 백남원 그림</t>
+  </si>
+  <si>
+    <t>182쪽</t>
+  </si>
+  <si>
+    <t>역사동화, 시간여행, 사도세자, 임진왜란, 한국전쟁, 5·18민주화운동
+2016동화동무씨동무, 목록:판타지</t>
+  </si>
+  <si>
+    <t>할머니를 따라간 메주</t>
+  </si>
+  <si>
+    <t>오승희 글 | 이은천 그림</t>
+  </si>
+  <si>
+    <t>단편집, 전통, 학교, 고민</t>
+  </si>
+  <si>
+    <t>하늘의 아들 단군</t>
+  </si>
+  <si>
+    <t>강숙인 글 | 전필식 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 단군신화, 부족, 왕검, 나라, 조선</t>
+  </si>
+  <si>
+    <t>하늘을 날다</t>
+  </si>
+  <si>
+    <t>김남중 글 | 오승민,조승연,정소영,홍선주 그림</t>
+  </si>
+  <si>
+    <t>단편집, 첫사랑, 탈출, 양심, 도둑질, 희생</t>
+  </si>
+  <si>
+    <t>하늘로 날아간 집오리</t>
+  </si>
+  <si>
+    <t>이상권 글 | 이명애 그림</t>
+  </si>
+  <si>
+    <t>단편집, 수달, 족제비, 살쾡이, 다람쥐, 생태,
+목록속목록:자연</t>
+  </si>
+  <si>
+    <t>플루토 비밀결사대</t>
+  </si>
+  <si>
+    <t>한정기 글 | 유기훈 그림</t>
+  </si>
+  <si>
+    <t>추리, 도자기, 축제, 이구아나, 모험
+목록속목록:비밀, 목록:추리</t>
+  </si>
+  <si>
+    <t>플레이 볼</t>
+  </si>
+  <si>
+    <t>이현 글 | 이영환 그림</t>
+  </si>
+  <si>
+    <t>야구, 경쟁, 대회, 훈련, 친구
+2018동화동무씨동무</t>
+  </si>
+  <si>
+    <t>푸른 사자 와니니</t>
+  </si>
+  <si>
+    <t>이현 글 | 오윤화 그림</t>
+  </si>
+  <si>
+    <t>215쪽</t>
+  </si>
+  <si>
+    <t>떠돌이, 초원, 무리, 아프리카, 도전, 극복, 성장,
+2017동화동무씨동무</t>
+  </si>
+  <si>
+    <t>푸른 개 장발</t>
+  </si>
+  <si>
+    <t>황선미 글 | 장선환 그림</t>
+  </si>
+  <si>
+    <t>아이봄</t>
+  </si>
+  <si>
+    <t>개장수, 고양이, 노인, 겨울, 화해
+목록:동물이야기</t>
+  </si>
+  <si>
+    <t>축구왕 이채연</t>
+  </si>
+  <si>
+    <t>유우석 글 | 오승민 그림</t>
+  </si>
+  <si>
+    <t>결승전, 여자축구, 훈련, 도전, 화해, 친구</t>
+  </si>
+  <si>
+    <t>초정리 편지</t>
+  </si>
+  <si>
+    <t>배유안 글 | 홍선주 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 한글, 약수터, 세종대왕, 석수장이,
+2020동화동무씨동무, 2021동화동무씨동무</t>
+  </si>
+  <si>
+    <t>청소녀 백과사전</t>
+  </si>
+  <si>
+    <t>김옥 글 | 나오미양 그림</t>
+  </si>
+  <si>
+    <t>단편집, 사춘기, 친구, 갈등, 우정, 아빠
+목록속목록:옷, 목록:고학년모임</t>
+  </si>
+  <si>
+    <t>천천히 안녕</t>
+  </si>
+  <si>
+    <t>고재현 글 | 이소영 그림</t>
+  </si>
+  <si>
+    <t>단편집, 친구, 외계인, 귀신, 이별, 반려동물, 승강기
+2023동화동무씨동무</t>
+  </si>
+  <si>
+    <t>책과 노니는 집</t>
+  </si>
+  <si>
+    <t>이영서 글 | 김동성 그림</t>
+  </si>
+  <si>
+    <t>조선 후기, 천주교, 책방, 필사, 역사동화, 서쾌, 심부름꾼, 탄압</t>
+  </si>
+  <si>
+    <t>책 읽는 고양이 서꽁치</t>
+  </si>
+  <si>
+    <t>이경혜 글 | 이은경 그림</t>
+  </si>
+  <si>
+    <t>247쪽</t>
+  </si>
+  <si>
+    <t>섬(지형), 도서관, 모험, 탈출, 재능, 가족</t>
+  </si>
+  <si>
+    <t>짱구네 고추밭 소동</t>
+  </si>
+  <si>
+    <t>권정생 글 | 김병호 그림</t>
+  </si>
+  <si>
+    <t>단편집, 도둑, 불발탄, 땅콩, 용기</t>
+  </si>
+  <si>
+    <t>짝짝이 양말</t>
+  </si>
+  <si>
+    <t>황지영 글 | 정진희 그림</t>
+  </si>
+  <si>
+    <t>단짝친구, 선생님, 따돌림, 나다움, 우정</t>
+  </si>
+  <si>
+    <t>짜장면 불어요!</t>
+  </si>
+  <si>
+    <t>이현 글 | 윤정주 그림</t>
+  </si>
+  <si>
+    <t>225쪽</t>
+  </si>
+  <si>
+    <t>단편집, 중국집, 아르바이트, 이성친구, 가출</t>
+  </si>
+  <si>
+    <t>지엠오 아이</t>
+  </si>
+  <si>
+    <t>문선이 글 | 유준재 그림</t>
+  </si>
+  <si>
+    <t>미래, 유전자조작, 과학기술, 생명</t>
+  </si>
+  <si>
+    <t>주몽의 나라</t>
+  </si>
+  <si>
+    <t>이규보 원작, 조호상 글 | 조혜란 그림</t>
+  </si>
+  <si>
+    <t>알마</t>
+  </si>
+  <si>
+    <t>135쪽</t>
+  </si>
+  <si>
+    <t>역사동화, 이규보, 동명왕, 고구려, 해모수, 하백, 활(무기)</t>
+  </si>
+  <si>
+    <t>곰 인형 오토</t>
+  </si>
+  <si>
+    <t>토미 웅게러 글, 그림│이현정 옮김</t>
+  </si>
+  <si>
+    <t>전쟁, 만남</t>
+  </si>
+  <si>
+    <t>제후의 선택</t>
+  </si>
+  <si>
+    <t>김태호 글 | 노인경 그림</t>
+  </si>
+  <si>
+    <t>단편집, 민담, 판소리, 손톱, 대화창, 모기, 게임</t>
+  </si>
+  <si>
+    <t>전설의 고수</t>
+  </si>
+  <si>
+    <t>이현 글 | 김소희 그림</t>
+  </si>
+  <si>
+    <t>292쪽</t>
+  </si>
+  <si>
+    <t>남매, 초능력, 전설, 비밀, 범죄, 환생</t>
+  </si>
+  <si>
+    <t>장수 만세!</t>
+  </si>
+  <si>
+    <t>이현 글 | 변영미 그림</t>
+  </si>
+  <si>
+    <t>공부, 고민, 귀신, 자살, 행복</t>
+  </si>
+  <si>
+    <t>장님 강아지</t>
+  </si>
+  <si>
+    <t>손창섭 글 | 송재호 그림</t>
+  </si>
+  <si>
+    <t>단편집, 동물, 심부름, 사랑,
+목록:고학년모임</t>
+  </si>
+  <si>
+    <t>장건우한테 미안합니다</t>
+  </si>
+  <si>
+    <t>이경화 글</t>
+  </si>
+  <si>
+    <t>차별, 반장, 문제아, 선생님, 편애,
+목록속목록:학교</t>
+  </si>
+  <si>
+    <t>잠들지 못하는 뼈</t>
+  </si>
+  <si>
+    <t>선안나 글 | 허태준 그림</t>
+  </si>
+  <si>
+    <t>보도연맹, 유골, 회상, 학살, 위로, 한국전쟁,</t>
+  </si>
+  <si>
+    <t>잔디숲 속의 이쁜이 1-2</t>
+  </si>
+  <si>
+    <t>이원수 글 | 이상권 그림</t>
+  </si>
+  <si>
+    <t>203, 199쪽</t>
+  </si>
+  <si>
+    <t>1권 7,000  2권 9,000원</t>
+  </si>
+  <si>
+    <t>일개미, 모험, 사랑, 자유,
+목록:모험</t>
+  </si>
+  <si>
+    <t>자질구레 신문</t>
+  </si>
+  <si>
+    <t>김현수 글 | 홍선주 그림</t>
+  </si>
+  <si>
+    <t>단편집, 동네, 기자, 공동체, 재개발</t>
+  </si>
+  <si>
+    <t>자존심</t>
+  </si>
+  <si>
+    <t>김남중 글 | 이형진 그림</t>
+  </si>
+  <si>
+    <t>171쪽</t>
+  </si>
+  <si>
+    <t>단편집, 동물권, 딱따구리, 진돗개, 생명존중</t>
+  </si>
+  <si>
+    <t>잃어버린 겨울 방학</t>
+  </si>
+  <si>
+    <t>이소완 글 | 함주해 그림</t>
+  </si>
+  <si>
+    <t>단편집, 죽음, 할머니, 손목시계, 거짓말</t>
+  </si>
+  <si>
+    <t>일곱 개의 화살 1-2</t>
+  </si>
+  <si>
+    <t>이현 글 | 이지혜 그림</t>
+  </si>
+  <si>
+    <t>196, 188쪽</t>
+  </si>
+  <si>
+    <t>1권 12,500 2권 11,500원</t>
+  </si>
+  <si>
+    <t>궁수, 신화, 구미호, 숲, 도전</t>
+  </si>
+  <si>
+    <t>차율이 글 | 전명진 그림</t>
+  </si>
+  <si>
+    <t>혼혈, 플라스틱섬, 해양오염, 환상,</t>
+  </si>
+  <si>
+    <t>육촌 형</t>
+  </si>
+  <si>
+    <t>이현주 글 | 박철민 그림</t>
+  </si>
+  <si>
+    <t>35쪽</t>
+  </si>
+  <si>
+    <t>분단, 형제, 싸움, 갈등, 화해</t>
+  </si>
+  <si>
+    <t>웅철이의 모험</t>
+  </si>
+  <si>
+    <t>주요섭 글 | 유성호 그림</t>
+  </si>
+  <si>
+    <t>환상, 토끼, 땅, 달(천체), 해, 별(천체),
+2013동화동무씨동무, 목록:판타지</t>
+  </si>
+  <si>
+    <t>우주로 가는 계단</t>
+  </si>
+  <si>
+    <t>전수경 글 | 소윤경 그림</t>
+  </si>
+  <si>
+    <t>비상구, 시간여행,빅뱅, 추리, 계단,
+2022동화동무씨동무</t>
+  </si>
+  <si>
+    <t>우리들이 개를 지키려는 이유</t>
+  </si>
+  <si>
+    <t>문경민 글</t>
+  </si>
+  <si>
+    <t>들개, 시합, 삼총사, 동물병원,</t>
+  </si>
+  <si>
+    <t>내일은 달콤한 기분</t>
+  </si>
+  <si>
+    <t>김혜정 글 | 무디 그림</t>
+  </si>
+  <si>
+    <t>마카오, 친구, 여행, 계획, 아르바이트
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>우리는 돈 벌러 갑니다</t>
+  </si>
+  <si>
+    <t>진형민 글 | 주성희 그림</t>
+  </si>
+  <si>
+    <t>153쪽</t>
+  </si>
+  <si>
+    <t>치킨, 불평등, 고민, 빈병, 전단지, 공연표,
+2018동화동무씨동무</t>
+  </si>
+  <si>
+    <t>우리 손잡고 갈래?</t>
+  </si>
+  <si>
+    <t>이인호 글 | 윤미숙 그림</t>
+  </si>
+  <si>
+    <t>단편집, 우정, 계단, 비밀번호, 야구
+2020동화동무씨동무</t>
+  </si>
+  <si>
+    <t>우리 동네 전설은</t>
+  </si>
+  <si>
+    <t>한윤섭 글 | 홍정선 그림</t>
+  </si>
+  <si>
+    <t>시골, 무서운 이야기, 자연, 겁(두려움), 할아버지
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>왕자 융과 사라진 성</t>
+  </si>
+  <si>
+    <t>박효미 글 | 조승연 그림</t>
+  </si>
+  <si>
+    <t>백제, 무령왕, 철기방, 단서, 추리, 칠지도,
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>오월의 달리기</t>
+  </si>
+  <si>
+    <t>김해원 글 | 홍정선 그림</t>
+  </si>
+  <si>
+    <t>전국소년체전, 국가대표, 훈련, 시위, 광주, 5·18민주화운동,
+2015동화동무씨동무</t>
+  </si>
+  <si>
+    <t>오메 돈 벌자고?</t>
+  </si>
+  <si>
+    <t>박효미 글 | 이경석 그림</t>
+  </si>
+  <si>
+    <t>논, 시골, 입장료, 구슬, 놀이, 사투리
+2015동화동무씨동무</t>
+  </si>
+  <si>
+    <t>오늘의 날씨는</t>
+  </si>
+  <si>
+    <t>이현 글 | 김홍모 그림</t>
+  </si>
+  <si>
+    <t>연작동화, 외국인 노동자, 재개발, 공동체, 갈등</t>
+  </si>
+  <si>
+    <t>영모가 사라졌다</t>
+  </si>
+  <si>
+    <t>공지희 글 | 오상 그림</t>
+  </si>
+  <si>
+    <t>환상, 가정폭력, 고양이, 친구, 화해</t>
+  </si>
+  <si>
+    <t>열세 번째 아이</t>
+  </si>
+  <si>
+    <t>이은용 글 | 이고은 그림</t>
+  </si>
+  <si>
+    <t>SF, 로봇, 미래, 감정, 정체성</t>
+  </si>
+  <si>
+    <t>엄마의 마흔 번째 생일</t>
+  </si>
+  <si>
+    <t>최나미 글 | 정문주 그림</t>
+  </si>
+  <si>
+    <t>치매, 역할, 독립, 성차별</t>
+  </si>
+  <si>
+    <t>엄마 마중</t>
+  </si>
+  <si>
+    <t>방정환 외 글 | 김종도 그림 | 겨레아동문학연구회 엮음</t>
+  </si>
+  <si>
+    <t>단편집, 기다림, 방정환동화, 마해송동화, 이태준동화, 근대동화</t>
+  </si>
+  <si>
+    <t>어리석은 독재자</t>
+  </si>
+  <si>
+    <t>윤기현 글 | 김환영 그림</t>
+  </si>
+  <si>
+    <t>단편집, 가난, 소외, 농민</t>
+  </si>
+  <si>
+    <t>어느 날 그 애가</t>
+  </si>
+  <si>
+    <t>이은용 글 | 국민지 그림</t>
+  </si>
+  <si>
+    <t>비밀, 언니, 실수, 고민, 이성친구</t>
+  </si>
+  <si>
+    <t>양반전 - 범이 꾸짖다/요술 구경</t>
+  </si>
+  <si>
+    <t>박지원 원작, 박상률 글 | 김태헌 그림</t>
+  </si>
+  <si>
+    <t>고전, 호질, 요술구경, 벼슬, 가짜, 해학, 풍자</t>
+  </si>
+  <si>
+    <t>야시골 미륵이</t>
+  </si>
+  <si>
+    <t>김정희 글 | 이선주 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 미군정기, 전쟁, 이념, 피난</t>
+  </si>
+  <si>
+    <t>야구빵 장수</t>
+  </si>
+  <si>
+    <t>방정환 외 글 | 남궁산 그림 | 교육문예창작회 엮음</t>
+  </si>
+  <si>
+    <t>단편집, 근대동화, 나무, 추석, 선생님, 가난, 일제강점기</t>
+  </si>
+  <si>
+    <t>앵무새 돌려주기 대작전</t>
+  </si>
+  <si>
+    <t>임지윤 글 | 조승연 그림</t>
+  </si>
+  <si>
+    <t>도둑질, 오해, 반려동물, 동생
+2015동화동무씨동무</t>
+  </si>
+  <si>
+    <t>알렙이 알렙에게</t>
+  </si>
+  <si>
+    <t>해와나무</t>
+  </si>
+  <si>
+    <t>SF, 행성, 진실, 사냥, 비밀,
+2019동화동무씨동무</t>
+  </si>
+  <si>
+    <t>아테나와 아레스</t>
+  </si>
+  <si>
+    <t>신현 글 | 조원희 그림</t>
+  </si>
+  <si>
+    <t>경주마, 기수, 쌍둥이, 꿈(희망), 인간과 동물, 교감,
+2023동화동무씨동무,</t>
+  </si>
+  <si>
+    <t>아저씨, 진짜 변호사 맞아요?</t>
+  </si>
+  <si>
+    <t>천효정 글 | 신지수 그림</t>
+  </si>
+  <si>
+    <t>악플, 누명, 복수,
+2018동화동무씨동무</t>
+  </si>
+  <si>
+    <t>씨앗을 지키는 사람들</t>
+  </si>
+  <si>
+    <t>안미란 글 | 윤정주 그림</t>
+  </si>
+  <si>
+    <t>SF, 통일, 생명공학, 유전자조작
+목록속목록:환경</t>
+  </si>
+  <si>
+    <t>싸우는 아이</t>
+  </si>
+  <si>
+    <t>손창섭 글 | 김호민 그림</t>
+  </si>
+  <si>
+    <t>외상값, 신문장사, 학대, 신념, 용기, 도움
+2016동화동무씨동무</t>
+  </si>
+  <si>
+    <t>야외 수영장</t>
+  </si>
+  <si>
+    <t>빌 그멜링 글 | 전은경 옮김</t>
+  </si>
+  <si>
+    <t>라임</t>
+  </si>
+  <si>
+    <t>청소년소설</t>
+  </si>
+  <si>
+    <t>여름방학, 다이빙, 삼남매, 목표, 꿈(희망)</t>
+  </si>
+  <si>
+    <t>숨은 친구 찾기</t>
+  </si>
+  <si>
+    <t>최유정 글 | 홍정선 그림</t>
+  </si>
+  <si>
+    <t>사춘기, 도난, 의심, 비밀, 편지</t>
+  </si>
+  <si>
+    <t>수일이와 수일이</t>
+  </si>
+  <si>
+    <t>김우경 글 | 권사우 그림</t>
+  </si>
+  <si>
+    <t>변신, 손톱, 옛날이야기, 쥐(동물), 고양이
+2019동화동무씨동무</t>
+  </si>
+  <si>
+    <t>수경이</t>
+  </si>
+  <si>
+    <t>임길택 글 | 유진희 그림</t>
+  </si>
+  <si>
+    <t>단편집, 학교, 폐교, 제기차기,
+목록:고학년모임</t>
+  </si>
+  <si>
+    <t>손바닥에 쓴 글씨</t>
+  </si>
+  <si>
+    <t>김옥 글 | 이은천 그림</t>
+  </si>
+  <si>
+    <t>단편집, 5·18민주화운동, 가정폭력, 입양</t>
+  </si>
+  <si>
+    <t>소리 질러, 운동장</t>
+  </si>
+  <si>
+    <t>진형민 글 | 이한솔 그림</t>
+  </si>
+  <si>
+    <t>야구, 권리, 연대, 차별
+2016동화동무씨동무</t>
+  </si>
+  <si>
+    <t>소년소녀 무중력 비행 중</t>
+  </si>
+  <si>
+    <t>장주식 글 | 김다정 그림</t>
+  </si>
+  <si>
+    <t>선생님, 운동장, 싸움, 가출, 화해,
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>소나기밥 공주</t>
+  </si>
+  <si>
+    <t>이은정 글 | 정문주 그림</t>
+  </si>
+  <si>
+    <t>마트, 도둑질, 죄책감, 불안, 콩나물, 이웃</t>
+  </si>
+  <si>
+    <t>셋 둘 하나</t>
+  </si>
+  <si>
+    <t>중편, 사춘기, 가족, 친구, 열세살</t>
+  </si>
+  <si>
+    <t>서찰을 전하는 아이</t>
+  </si>
+  <si>
+    <t>한윤섭 글 | 백대승 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 전봉준, 동학, 여정, 글자, 임무,
+2015동화동무씨동무</t>
+  </si>
+  <si>
+    <t>샘마을 몽당깨비</t>
+  </si>
+  <si>
+    <t>황선미 글 | 김성민 그림</t>
+  </si>
+  <si>
+    <t>도깨비, 자연, 은행나무, 벌(잘못), 후손,
+2015동화동무씨동무</t>
+  </si>
+  <si>
+    <t>상계동 아이들</t>
+  </si>
+  <si>
+    <t>노경실 글 | 김호민 그림</t>
+  </si>
+  <si>
+    <t>산동네, 가난, 친구, 우정, 시계, 이웃, 사랑</t>
+  </si>
+  <si>
+    <t>살아 있었니</t>
+  </si>
+  <si>
+    <t>김남중 글 | 조승연 그림</t>
+  </si>
+  <si>
+    <t>181쪽</t>
+  </si>
+  <si>
+    <t>단편집, 5·18민주화운동, 미래, 가정폭력, 맹견, 이해, 신발가게, 뱀</t>
+  </si>
+  <si>
+    <t>산속 작은 집 벽장에</t>
+  </si>
+  <si>
+    <t>김남중 글 | 이다연 그림</t>
+  </si>
+  <si>
+    <t>할아버지, 이야기, 곰(동물), 캠핑, 오리털잠바, 구두, 총</t>
+  </si>
+  <si>
+    <t>산골 집에 도깨비가 와글와글</t>
+  </si>
+  <si>
+    <t>채인선 글 | 이혜리 그림</t>
+  </si>
+  <si>
+    <t>강원도, 친구, 산귀신, 도깨비방망이,
+2013동화동무씨동무</t>
+  </si>
+  <si>
+    <t>산골 마을 아이들</t>
+  </si>
+  <si>
+    <t>임길택 글 | 이혜주 그림</t>
+  </si>
+  <si>
+    <t>단편집, 강원도, 들꽃, 졸업식, 학교, 선생님, 마을</t>
+  </si>
+  <si>
+    <t>사이렌</t>
+  </si>
+  <si>
+    <t>전성현 글 | 조성흠 그림</t>
+  </si>
+  <si>
+    <t>국가통제, 통제사회, 오류, 비밀, 혼란</t>
+  </si>
+  <si>
+    <t>사슴과 사냥개</t>
+  </si>
+  <si>
+    <t>마해송 글 | 김호민 그림</t>
+  </si>
+  <si>
+    <t>단편집, 숲속, 염소, 친구, 우화,
+목록:고학년모임</t>
+  </si>
+  <si>
+    <t>사랑이 훅!</t>
+  </si>
+  <si>
+    <t>진형민 글 | 최민호 그림</t>
+  </si>
+  <si>
+    <t>학교, 단짝친구, 커플, 친구, 고백,
+2019동화동무씨동무</t>
+  </si>
+  <si>
+    <t>사라진 조우관</t>
+  </si>
+  <si>
+    <t>정명섭 글 | 이예숙 그림</t>
+  </si>
+  <si>
+    <t>을지문덕, 고구려, 추리, 범인,
+2017동화동무씨동무</t>
+  </si>
+  <si>
+    <t>블랙 아웃</t>
+  </si>
+  <si>
+    <t>박효미 글 | 마영신 그림</t>
+  </si>
+  <si>
+    <t>정전, 무더위, 일주일, 길고양이, 공황, 이기심, 남매,
+2016동화동무씨동무</t>
+  </si>
+  <si>
+    <t>봉홧불을 올려라</t>
+  </si>
+  <si>
+    <t>서성자 글 | 정은규 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 봉수군, 비밀, 봉수대, 꿈(희망)</t>
+  </si>
+  <si>
+    <t>봉주르, 뚜르</t>
+  </si>
+  <si>
+    <t>한윤섭 글 | 김진화 그림</t>
+  </si>
+  <si>
+    <t>프랑스, 분단, 낙서, 조국, 북한, 비밀,
+2017동화동무씨동무</t>
+  </si>
+  <si>
+    <t>보물섬의 비밀</t>
+  </si>
+  <si>
+    <t>유우석 글 | 주성희 그림</t>
+  </si>
+  <si>
+    <t>보물, 모험, 무인도, 단서,
+목록속목록:비밀</t>
+  </si>
+  <si>
+    <t>별빛 전사 소은하</t>
+  </si>
+  <si>
+    <t>전수경 글 | 센개 그림</t>
+  </si>
+  <si>
+    <t>판타지, 게임, 외계인, 연대, 가상세계, 초능력</t>
+  </si>
+  <si>
+    <t>밴드마녀와 빵공주</t>
+  </si>
+  <si>
+    <t>김녹두 글 | 이지선 그림</t>
+  </si>
+  <si>
+    <t>상처, 외로움, 식탐, 별명, 수학여행,
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>백두산 정계비의 비밀</t>
+  </si>
+  <si>
+    <t>김병렬 글 | 고광삼 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 간도, 장군봉, 심마니, 국경, 호랑이, 청나라</t>
+  </si>
+  <si>
+    <t>방학 탐구 생활</t>
+  </si>
+  <si>
+    <t>김선정 글 | 김민준 그림</t>
+  </si>
+  <si>
+    <t>여행, 모험, 바다, 섬(지형), 계획,
+2015동화동무씨동무, 목록속목록:여행</t>
+  </si>
+  <si>
+    <t>밥데기 죽데기</t>
+  </si>
+  <si>
+    <t>권정생 글 | 권문희 그림</t>
+  </si>
+  <si>
+    <t>바오로딸</t>
+  </si>
+  <si>
+    <t>170쪽</t>
+  </si>
+  <si>
+    <t>5,500원</t>
+  </si>
+  <si>
+    <t>늑대, 달걀, 할머니, 전쟁, 평화,
+2016동화동무씨동무</t>
+  </si>
+  <si>
+    <t>반지엄마</t>
+  </si>
+  <si>
+    <t>백승남 글 | 김재홍 그림</t>
+  </si>
+  <si>
+    <t>183쪽</t>
+  </si>
+  <si>
+    <t>단편집, 상상, 생명, 증조할머니, 죽음</t>
+  </si>
+  <si>
+    <t>반야의 비밀</t>
+  </si>
+  <si>
+    <t>윤숙희 글 | 김미경 그림</t>
+  </si>
+  <si>
+    <t>웅녀, 신화, 학교, 전학, 친구,
+2018동화동무씨동무</t>
+  </si>
+  <si>
+    <t>바람의 아이</t>
+  </si>
+  <si>
+    <t>한석청 글 | 양상용 그림</t>
+  </si>
+  <si>
+    <t>발해, 고구려, 무예, 의술, 승리, 역사동화</t>
+  </si>
+  <si>
+    <t>바닷가 아이들</t>
+  </si>
+  <si>
+    <t>권정생 글 | 이혜란 그림</t>
+  </si>
+  <si>
+    <t>단편집, 전쟁, 평화, 가난, 생명,
+목록:고학년모임</t>
+  </si>
+  <si>
+    <t>미소의 여왕</t>
+  </si>
+  <si>
+    <t>김남중 글 | 오승민 그림</t>
+  </si>
+  <si>
+    <t>단편집, 칭찬, 길거리농구, 엄마, 고양이, 할아버지, 할머니</t>
+  </si>
+  <si>
+    <t>문제아</t>
+  </si>
+  <si>
+    <t>박기범 글 | 박경진 그림</t>
+  </si>
+  <si>
+    <t>단편집, 사회문제, 독후감, 전학</t>
+  </si>
+  <si>
+    <t>무기 팔지 마세요!</t>
+  </si>
+  <si>
+    <t>위기철 글 | 이희재 그림</t>
+  </si>
+  <si>
+    <t>장난감, 총, 시위, 연대
+목록속목록:평화</t>
+  </si>
+  <si>
+    <t>못나도 울 엄마</t>
+  </si>
+  <si>
+    <t>이주홍 글 | 이은천 그림</t>
+  </si>
+  <si>
+    <t>단편집, 가족, 청개구리, 서당, 고양이, 메아리
+목록속목록:개와고양이</t>
+  </si>
+  <si>
+    <t>몬스터 차일드</t>
+  </si>
+  <si>
+    <t>이재문 글 | 김지인 그림</t>
+  </si>
+  <si>
+    <t>증후군, 괴물, 차별, 자존감, 용기
+2023동화동무씨동무</t>
+  </si>
+  <si>
+    <t>모르는 아이</t>
+  </si>
+  <si>
+    <t>장성자 글 | 김진화 그림</t>
+  </si>
+  <si>
+    <t>제주4.3사건, 제주도, 남로당, 탄압, 가족,
+2016동화동무씨동무</t>
+  </si>
+  <si>
+    <t>키오스크</t>
+  </si>
+  <si>
+    <t>아네테 멜레세 글, 그림│김서정 옮김</t>
+  </si>
+  <si>
+    <t>가판대, 여행, 모험, 꿈(희망), 자유</t>
+  </si>
+  <si>
+    <t>우리 집은</t>
+  </si>
+  <si>
+    <t>조원희 글, 그림</t>
+  </si>
+  <si>
+    <t>이야기꽃</t>
+  </si>
+  <si>
+    <t>아파트, 비교, 가치, 행복, 가족</t>
+  </si>
+  <si>
+    <t>모래알 고금</t>
+  </si>
+  <si>
+    <t>마해송 글 | 김성민 그림</t>
+  </si>
+  <si>
+    <t>가족, 사랑, 용기,
+2013동화동무씨동무, 목록:모험</t>
+  </si>
+  <si>
+    <t>섬섬은 고양이다</t>
+  </si>
+  <si>
+    <t>전미화 글, 그림</t>
+  </si>
+  <si>
+    <t>야생, 성장, 관계, 독립, 공존</t>
+  </si>
+  <si>
+    <t>멧돼지가 기른 감나무</t>
+  </si>
+  <si>
+    <t>이상권 글 | 김성민 그림</t>
+  </si>
+  <si>
+    <t>생태, 동물, 닭(동물), 토끼, 여우, 공존, 동물권</t>
+  </si>
+  <si>
+    <t>머피와 두칠이</t>
+  </si>
+  <si>
+    <t>김우경 글</t>
+  </si>
+  <si>
+    <t>개(동물), 생명존중, 모험,
+목록속목록:개와고양이</t>
+  </si>
+  <si>
+    <t>맞아 언니 상담소</t>
+  </si>
+  <si>
+    <t>김혜정 글 | 김민준 그림</t>
+  </si>
+  <si>
+    <t>고민, 오해, 휴대폰, 공감
+2018동화동무씨동무</t>
+  </si>
+  <si>
+    <t>만국기 소년</t>
+  </si>
+  <si>
+    <t>유은실 글 | 정성화 그림</t>
+  </si>
+  <si>
+    <t>단편집, 이름, 용돈, 짝꿍, 상장, 풍자</t>
+  </si>
+  <si>
+    <t>마지막 이벤트</t>
+  </si>
+  <si>
+    <t>유은실 글 | 강경수 그림</t>
+  </si>
+  <si>
+    <t>할아버지, 장례식, 죽음,
+2018동화동무씨동무</t>
+  </si>
+  <si>
+    <t>마지막 왕자</t>
+  </si>
+  <si>
+    <t>강숙인 글 | 한병호 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 마의태자, 신라, 항복, 형제, 금강산, 찬기파랑가</t>
+  </si>
+  <si>
+    <t>마지막 레벨 업</t>
+  </si>
+  <si>
+    <t>윤영주 글 | 안성호 그림</t>
+  </si>
+  <si>
+    <t>SF판타지, 가상현실게임, 탐험, 자유, 진실
+2023동화동무씨동무,</t>
+  </si>
+  <si>
+    <t>루호</t>
+  </si>
+  <si>
+    <t>채은하 글 | 오승민 그림</t>
+  </si>
+  <si>
+    <t>호랑이, 사냥꾼, 변신, 옛날이야기 소재, 정체성</t>
+  </si>
+  <si>
+    <t>로봇의 별 1-3</t>
+  </si>
+  <si>
+    <t>이현 글 | 해랑 그림</t>
+  </si>
+  <si>
+    <t>236 내외쪽</t>
+  </si>
+  <si>
+    <t>각 13,800원</t>
+  </si>
+  <si>
+    <t>SF, 인공지능로봇, 저항, 자유, 모험, 권리
+목록속목록:우주</t>
+  </si>
+  <si>
+    <t>똥바다에 게가 산다</t>
+  </si>
+  <si>
+    <t>김중미 글 | 유동훈 그림</t>
+  </si>
+  <si>
+    <t>가난, 개발, 일기(글), 동네, 가족</t>
+  </si>
+  <si>
+    <t>똘배가 보고 온 달나라</t>
+  </si>
+  <si>
+    <t>권정생 외 글 | 윤정주 그림</t>
+  </si>
+  <si>
+    <t>단편집, 시궁창, 송아지, 원숭이</t>
+  </si>
+  <si>
+    <t>또야 너구리의 심부름</t>
+  </si>
+  <si>
+    <t>권정생 외 글 | 류동훈 외 그림 | 원종찬, 김경연 엮음</t>
+  </si>
+  <si>
+    <t>단편집, 동심, 가정폭력, 노동자, 가족,
+목록:고학년모임</t>
+  </si>
+  <si>
+    <t>땅따먹기</t>
+  </si>
+  <si>
+    <t>최진영 글 | 김홍모 그림</t>
+  </si>
+  <si>
+    <t>마당, 개(동물), 고양이, 참새, 닭(동물),
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>따로 또 삼총사</t>
+  </si>
+  <si>
+    <t>김양미 글 | 오승민 그림</t>
+  </si>
+  <si>
+    <t>엄마, 동생, 친구, 외로움, 그리움</t>
+  </si>
+  <si>
+    <t>돌 씹어 먹는 아이</t>
+  </si>
+  <si>
+    <t>송미경 글 | 안경미 그림</t>
+  </si>
+  <si>
+    <t>169쪽</t>
+  </si>
+  <si>
+    <t>단편집, 혀, 가족, 환상, 다름, 종이접기, 아빠,
+2017동화동무씨동무</t>
+  </si>
+  <si>
+    <t>도끼장군</t>
+  </si>
+  <si>
+    <t>리원우 글 | 이경석 그림</t>
+  </si>
+  <si>
+    <t>북한, 영웅, 전쟁, 왜군, 전설,
+2017동화동무씨동무</t>
+  </si>
+  <si>
+    <t>댕기머리 탐정 김영서</t>
+  </si>
+  <si>
+    <t>정은숙 글 | 이영림 그림</t>
+  </si>
+  <si>
+    <t>일제강점기, 추리, 범인, 아버지, 꿈(희망),
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>담임 선생님은 AI</t>
+  </si>
+  <si>
+    <t>이경화 글 | 국민지 그림</t>
+  </si>
+  <si>
+    <t>166쪽</t>
+  </si>
+  <si>
+    <t>SF동화, 학교, 로봇, 오류, 프로그램</t>
+  </si>
+  <si>
+    <t>달콤, 매콤</t>
+  </si>
+  <si>
+    <t>배봉기 글 | 장경혜 그림</t>
+  </si>
+  <si>
+    <t>단편집, 단짝친구, 화해, 가족, 오해</t>
+  </si>
+  <si>
+    <t>다름이의 남다른 여행</t>
+  </si>
+  <si>
+    <t>최유성 글 | 김중석 그림</t>
+  </si>
+  <si>
+    <t>189쪽</t>
+  </si>
+  <si>
+    <t>환상, SF, 자유, 통제, 컴퓨터, 기계, 용기</t>
+  </si>
+  <si>
+    <t>니가 어때서 그카노</t>
+  </si>
+  <si>
+    <t>남찬숙 글 | 이혜란 그림</t>
+  </si>
+  <si>
+    <t>시골, 가족, 친구, 꿈(희망), 인터넷, 자존감</t>
+  </si>
+  <si>
+    <t>노잣돈 갚기 프로젝트</t>
+  </si>
+  <si>
+    <t>김진희 글 | 손지희 그림</t>
+  </si>
+  <si>
+    <t>괴롭힘, 길고양이, 저승사자, 가해자
+2016동화동무씨동무</t>
+  </si>
+  <si>
+    <t>너도 하늘말나리야</t>
+  </si>
+  <si>
+    <t>이금이 글 | 해마 그림</t>
+  </si>
+  <si>
+    <t>밤티</t>
+  </si>
+  <si>
+    <t>이사, 조손가정, 친구, 전학, 한부모가정, 위로, 상처</t>
+  </si>
+  <si>
+    <t>내가 진짜 기자야</t>
+  </si>
+  <si>
+    <t>김해우 글 | 민경숙 그림</t>
+  </si>
+  <si>
+    <t>신문 동아리, 신문기사, 직업, 정의</t>
+  </si>
+  <si>
+    <t>내 짝꿍의 비밀</t>
+  </si>
+  <si>
+    <t>김소연 글 | 손령숙 그림</t>
+  </si>
+  <si>
+    <t>이혼가정, 새엄마, 친구, 차별</t>
+  </si>
+  <si>
+    <t>내 가방 속 하트</t>
+  </si>
+  <si>
+    <t>주미경 글 | 애슝 그림</t>
+  </si>
+  <si>
+    <t>단편집, 응원, 춤, 동아리, 마음</t>
+  </si>
+  <si>
+    <t>날마다 뽀끄땡스</t>
+  </si>
+  <si>
+    <t>오채 글 | 오승민 그림</t>
+  </si>
+  <si>
+    <t>전라도 사투리, 섬(지형), 할머니, 오카리나, 조손관계, 용서,
+2017동화동무씨동무</t>
+  </si>
+  <si>
+    <t>날 좀 내버려 둬</t>
+  </si>
+  <si>
+    <t>양인자 외 글</t>
+  </si>
+  <si>
+    <t>단편집, 고민, 결손가정, 이웃, 가족,</t>
+  </si>
+  <si>
+    <t>나의, 블루보리 왕자</t>
+  </si>
+  <si>
+    <t>개(동물), 이름, 질투, 시합, 친구,
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>나의 린드그렌 선생님</t>
+  </si>
+  <si>
+    <t>유은실 글 | 권사우 그림</t>
+  </si>
+  <si>
+    <t>성장, 삐삐, 헌책방, 사춘기, 작가</t>
+  </si>
+  <si>
+    <t>나의 달타냥</t>
+  </si>
+  <si>
+    <t>김리리 글 | 이승현 그림</t>
+  </si>
+  <si>
+    <t>210쪽</t>
+  </si>
+  <si>
+    <t>들개, 가정폭력, 투견, 두려움, 희생, 용기</t>
+  </si>
+  <si>
+    <t>나비를 잡는 아버지</t>
+  </si>
+  <si>
+    <t>현덕, 방정환, 이병철, 이호준, 정태병, 김남천, 박춘명, 곽하신 글 | 송진헌 그림 | 교육문예창작회 엮음</t>
+  </si>
+  <si>
+    <t>단편집, 여름방학, 소작농, 일제강점기, 그림,
+목록:고학년모임</t>
+  </si>
+  <si>
+    <t>나는 인도 김씨 김수로</t>
+  </si>
+  <si>
+    <t>윤혜숙 글 | 오윤화 그림</t>
+  </si>
+  <si>
+    <t>다문화, 차별, 편견</t>
+  </si>
+  <si>
+    <t>꿈꾸는 행성</t>
+  </si>
+  <si>
+    <t>고재현 글 | 노준구 그림</t>
+  </si>
+  <si>
+    <t>꿈(희망), 통제, 타임머신, 저항, SF, 탈출, 자유, 식민지,
+2014동화동무씨동무, 목록속목록:우주</t>
+  </si>
+  <si>
+    <t>꿈꾸는 몽골 소녀 체체크</t>
+  </si>
+  <si>
+    <t>김향이 글 | 백대승 그림</t>
+  </si>
+  <si>
+    <t>말(동물), 승마 대회, 초원, 꿈(희망), 우정</t>
+  </si>
+  <si>
+    <t>꽃신</t>
+  </si>
+  <si>
+    <t>김소연 글 | 김동성 그림</t>
+  </si>
+  <si>
+    <t>주니어파랑새</t>
+  </si>
+  <si>
+    <t>역사동화, 중편, 조선시대, 용기, 개척</t>
+  </si>
+  <si>
+    <t>기호 3번 안석뽕</t>
+  </si>
+  <si>
+    <t>진형민 글 | 한지선 그림</t>
+  </si>
+  <si>
+    <t>전교회장, 선거, 시장(장터), 공약,
+2014동화동무씨동무</t>
+  </si>
+  <si>
+    <t>금이 간 거울</t>
+  </si>
+  <si>
+    <t>방미진 글 | 정문주 그림</t>
+  </si>
+  <si>
+    <t>단편집, 도둑질, 비밀, 상처, 닭(동물), 운동회, 불만</t>
+  </si>
+  <si>
+    <t>그해 여름의 복수</t>
+  </si>
+  <si>
+    <t>장주식 글 | 윤문영 그림</t>
+  </si>
+  <si>
+    <t>작전, 오해, 용기</t>
+  </si>
+  <si>
+    <t>그 사람을 본 적이 있나요?</t>
+  </si>
+  <si>
+    <t>김려령 글 | 장경혜 그림</t>
+  </si>
+  <si>
+    <t>건널목, 안전, 도움, 엄마, 보살핌</t>
+  </si>
+  <si>
+    <t>귀신 잡는 방구 탐정</t>
+  </si>
+  <si>
+    <t>고재현 글 | 조경규 그림</t>
+  </si>
+  <si>
+    <t>추적, 실종, 편지, 뺑소니, 도난,
+목록:추리</t>
+  </si>
+  <si>
+    <t>괭이부리말 아이들 1-2</t>
+  </si>
+  <si>
+    <t>김중미 글 | 송진헌 그림</t>
+  </si>
+  <si>
+    <t>160, 168쪽</t>
+  </si>
+  <si>
+    <t>1권 12,000  2권 10,000원</t>
+  </si>
+  <si>
+    <t>인천, 쌍둥이, 가난, 소외, 공동체</t>
+  </si>
+  <si>
+    <t>광명을 찾아서</t>
+  </si>
+  <si>
+    <t>현덕 글 | 김정은 그림</t>
+  </si>
+  <si>
+    <t>가난, 학교, 돈(화폐), 소매치기, 양심, 희망</t>
+  </si>
+  <si>
+    <t>곰의 아이들</t>
+  </si>
+  <si>
+    <t>류화선 글 | 이윤희 그림</t>
+  </si>
+  <si>
+    <t>마을, 호랑이, 농사, 싸움, 화합
+목록속목록:평화</t>
+  </si>
+  <si>
+    <t>고양이 가장의 기묘한 돈벌이 1 - 여우 양복점</t>
+  </si>
+  <si>
+    <t>보린 글 | 버드폴더 그림</t>
+  </si>
+  <si>
+    <t>여우, 옷(의복), 둔갑, 머리카락,
+2018동화동무씨동무</t>
+  </si>
+  <si>
+    <t>경복궁 마루 밑</t>
+  </si>
+  <si>
+    <t>심상우 글 | 유기훈 그림</t>
+  </si>
+  <si>
+    <t>역사동화, 소인, 일제강점기, 모험,
+목록:판타지</t>
+  </si>
+  <si>
+    <t>검은 바다</t>
+  </si>
+  <si>
+    <t>문영숙 글 | 김세현 그림</t>
+  </si>
+  <si>
+    <t>강제징용, 탄광, 탈출, 역사동화, 고향</t>
+  </si>
+  <si>
+    <t>걱정쟁이 열세 살</t>
+  </si>
+  <si>
+    <t>가족, 감나무, 거짓말, 학교생활, 두려움, 용기,
+2014동화동무씨동무</t>
   </si>
   <si>
     <t>개고생</t>
   </si>
   <si>
     <t>이창숙 글 | 성영란 그림</t>
   </si>
   <si>
     <t>상상의힘</t>
-  </si>
-[...1 lines deleted...]
-    <t>9,500원</t>
   </si>
   <si>
     <t>단편집, 강아지, 이별,
 목록속목록:개와고양이</t>
   </si>
   <si>
-    <t>개뼈다귀에서 시작하는 야무진 도형교실</t>
-[...133 lines deleted...]
-목록:동물이야기</t>
+    <t>강마을에 한번 와 볼라요?</t>
+  </si>
+  <si>
+    <t>고재은 글 | 양상용 그림</t>
+  </si>
+  <si>
+    <t>가족, 사투리, 강아지, 암소, 이웃</t>
+  </si>
+  <si>
+    <t>6학년</t>
+  </si>
+  <si>
+    <t>이여누 글</t>
+  </si>
+  <si>
+    <t>강아지, 뺑소니, 첫사랑, 아이스크림, 숙제</t>
+  </si>
+  <si>
+    <t>5월, 그 푸르던 날에</t>
+  </si>
+  <si>
+    <t>김현희 글</t>
+  </si>
+  <si>
+    <t>단비어린이</t>
+  </si>
+  <si>
+    <t>5·18민주화운동, 탱크, 광주</t>
+  </si>
+  <si>
+    <t>색깔을 찾는 중입니다</t>
+  </si>
+  <si>
+    <t>키아라 메잘라마 글│레자 달반드 그림│이세진 옮김</t>
+  </si>
+  <si>
+    <t>재봉틀, 옷(의복), 개성, 나다움, 다양성</t>
+  </si>
+  <si>
+    <t>사라진 저녁</t>
+  </si>
+  <si>
+    <t>돼지, 음식, 배달, 사회, 풍자</t>
+  </si>
+  <si>
+    <t>붉은신</t>
+  </si>
+  <si>
+    <t>오승민 글, 그림</t>
+  </si>
+  <si>
+    <t>만만한책방</t>
+  </si>
+  <si>
+    <t>쥐(동물), 태양, 탈출, 실험, 동물권</t>
   </si>
   <si>
     <t>게으를 때 보이는 세상</t>
   </si>
   <si>
     <t>우르슐라 팔루신스카 글, 그림 | 이지원 옮김</t>
   </si>
   <si>
-    <t>비룡소</t>
-[...4 lines deleted...]
-  <si>
     <t>여유, 시선, 자유</t>
   </si>
   <si>
-    <t>겨레의 큰사람 김구</t>
-[...575 lines deleted...]
-    <t>단편집, 도둑질, 비밀, 상처, 닭(동물), 운동회, 불만</t>
+    <t>63일</t>
+  </si>
+  <si>
+    <t>허정윤 글 | 고정순 그림</t>
+  </si>
+  <si>
+    <t>개(동물), 비유, 풍자, 판화, 세로판형</t>
   </si>
   <si>
     <t>기소영의 친구들</t>
   </si>
   <si>
     <t>정은주 글 | 해랑 그림</t>
   </si>
   <si>
-    <t>152쪽</t>
-[...1 lines deleted...]
-  <si>
     <t>친구, 죽음, 애도, 이별, 기억</t>
-  </si>
-[...7032 lines deleted...]
-    <t>한강, 겨울, 눈(계절), 우정, 풍경, 놀이, 수묵화, 시(문학), 고전</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -8499,51 +8730,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I757"/>
+  <dimension ref="A1:I780"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="100" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -8558,21900 +8789,22567 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="1">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="1">
-[...2 lines deleted...]
-      <c r="E5" s="1" t="s">
+      <c r="F5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D6" s="1">
-[...2 lines deleted...]
-      <c r="E6" s="1" t="s">
+      <c r="F6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D7" s="1">
-[...2 lines deleted...]
-      <c r="E7" s="1" t="s">
+      <c r="F7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="I7" s="1" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D8" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D8" s="1">
-[...2 lines deleted...]
-      <c r="E8" s="1" t="s">
+      <c r="F8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D9" s="1">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D10" s="1">
-[...2 lines deleted...]
-      <c r="E10" s="1" t="s">
+      <c r="F10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D11" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="F11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>70</v>
-      </c>
-[...16 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D12" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="F12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H12" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="I12" s="1" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="I13" s="1" t="s">
         <v>82</v>
-      </c>
-[...19 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" s="1">
+        <v>2025</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>87</v>
-      </c>
-[...22 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="D15" s="1">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="D16" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="D17" s="1">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>102</v>
+        <v>45</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="D18" s="1">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="D19" s="1">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="D20" s="1">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D21" s="1">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>131</v>
+        <v>19</v>
       </c>
       <c r="D22" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="D23" s="1">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D24" s="1">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>145</v>
+        <v>25</v>
       </c>
       <c r="D25" s="1">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>46</v>
+        <v>139</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>60</v>
+        <v>140</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D26" s="1">
+        <v>2024</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>147</v>
-      </c>
-[...22 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D27" s="1">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="I27" s="1" t="s">
         <v>152</v>
-      </c>
-[...22 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="D28" s="1">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>72</v>
+        <v>15</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="D29" s="1">
-        <v>2002</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="D30" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D31" s="1">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D32" s="1">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>163</v>
+        <v>90</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D33" s="1">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>90</v>
+        <v>176</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="I33" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D34" s="1">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>185</v>
+        <v>81</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="D35" s="1">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>190</v>
+        <v>69</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I35" s="1" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="D36" s="1">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I36" s="1"/>
+        <v>47</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>198</v>
+        <v>58</v>
       </c>
       <c r="D37" s="1">
         <v>2024</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>199</v>
+        <v>45</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>28</v>
+        <v>191</v>
       </c>
       <c r="I37" s="1" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>122</v>
+        <v>195</v>
       </c>
       <c r="D38" s="1">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>204</v>
+        <v>59</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I38" s="1" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>107</v>
+        <v>199</v>
       </c>
       <c r="D39" s="1">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>84</v>
+        <v>200</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>108</v>
+        <v>201</v>
       </c>
       <c r="I39" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D40" s="1">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="I40" s="1" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="D41" s="1">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>90</v>
+        <v>38</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>103</v>
+        <v>211</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>122</v>
+        <v>215</v>
       </c>
       <c r="D42" s="1">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>220</v>
+        <v>163</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="I42" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>167</v>
+        <v>19</v>
       </c>
       <c r="D43" s="1">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D44" s="1">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>229</v>
+        <v>64</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>72</v>
+        <v>223</v>
       </c>
       <c r="I44" s="1" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>233</v>
+        <v>19</v>
       </c>
       <c r="D45" s="1">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>190</v>
+        <v>227</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I45" s="1" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D46" s="1">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="I46" s="1" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D47" s="1">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="I47" s="1" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>122</v>
+        <v>241</v>
       </c>
       <c r="D48" s="1">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>65</v>
+        <v>242</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>118</v>
+        <v>243</v>
       </c>
       <c r="I48" s="1" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D49" s="1">
+        <v>2024</v>
+      </c>
+      <c r="E49" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="F49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="I49" s="1" t="s">
         <v>249</v>
-      </c>
-[...19 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>254</v>
+        <v>199</v>
       </c>
       <c r="D50" s="1">
         <v>2024</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>39</v>
+        <v>252</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>78</v>
+        <v>253</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="I50" s="1" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D51" s="1">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="F51" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I51" s="1" t="s">
         <v>258</v>
-      </c>
-[...16 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="D52" s="1">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I52" s="1" t="s">
         <v>262</v>
-      </c>
-[...19 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B53" s="1" t="s">
+      <c r="D53" s="1">
+        <v>2024</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="1" t="s">
+      <c r="H53" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I53" s="1" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B54" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="B54" s="1" t="s">
+      <c r="C54" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="1">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H54" s="1" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="D55" s="1">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="I55" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>11</v>
+        <v>236</v>
       </c>
       <c r="D56" s="1">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>280</v>
+        <v>109</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>284</v>
+        <v>11</v>
       </c>
       <c r="D57" s="1">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>220</v>
+        <v>285</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="I57" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D58" s="1">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>289</v>
+        <v>12</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>290</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D59" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>295</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1" t="s">
         <v>297</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D60" s="1">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="E60" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="I60" s="1" t="s">
         <v>299</v>
-      </c>
-[...10 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D61" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I61" s="1" t="s">
         <v>302</v>
-      </c>
-[...22 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>107</v>
+        <v>305</v>
       </c>
       <c r="D62" s="1">
-        <v>2011</v>
+        <v>2023</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>243</v>
+        <v>86</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D63" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I63" s="1" t="s">
         <v>310</v>
-      </c>
-[...22 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="D64" s="1">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>319</v>
+        <v>45</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>40</v>
+        <v>266</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I64" s="1" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="D65" s="1">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>195</v>
+        <v>27</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="I65" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>319</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="D66" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>91</v>
+        <v>266</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="I66" s="1" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="D67" s="1">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>333</v>
+        <v>98</v>
       </c>
       <c r="I67" s="1" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>11</v>
+        <v>330</v>
       </c>
       <c r="D68" s="1">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>300</v>
+        <v>28</v>
       </c>
       <c r="I68" s="1" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>167</v>
+        <v>334</v>
       </c>
       <c r="D69" s="1">
-        <v>2000</v>
+        <v>2023</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>341</v>
+        <v>134</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>97</v>
+        <v>223</v>
       </c>
       <c r="I69" s="1" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="D70" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>271</v>
+        <v>339</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I70" s="1" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="D71" s="1">
-        <v>2003</v>
+        <v>2023</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>351</v>
+        <v>98</v>
       </c>
       <c r="I71" s="1" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="D72" s="1">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="I72" s="1" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="D73" s="1">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>84</v>
+        <v>352</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I73" s="1" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>126</v>
+        <v>356</v>
       </c>
       <c r="D74" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>48</v>
+        <v>358</v>
       </c>
       <c r="I74" s="1" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D75" s="1">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I75" s="1" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>371</v>
+        <v>241</v>
       </c>
       <c r="D76" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>190</v>
+        <v>366</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>48</v>
+        <v>367</v>
       </c>
       <c r="I76" s="1" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>355</v>
+        <v>241</v>
       </c>
       <c r="D77" s="1">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>199</v>
+        <v>371</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H77" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H77" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I77" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D78" s="1">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>363</v>
+        <v>86</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="I78" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D79" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E79" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="F79" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I79" s="1" t="s">
         <v>380</v>
-      </c>
-[...19 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="I80" s="1" t="s">
         <v>384</v>
-      </c>
-[...22 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D81" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="I81" s="1" t="s">
         <v>389</v>
-      </c>
-[...22 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="D82" s="1">
         <v>2023</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>168</v>
+        <v>393</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>14</v>
+        <v>394</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="D83" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I83" s="1" t="s">
         <v>399</v>
-      </c>
-[...19 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="B84" s="1" t="s">
+      <c r="D84" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="I84" s="1" t="s">
         <v>403</v>
-      </c>
-[...19 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="C85" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" s="1">
+        <v>2023</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="I85" s="1" t="s">
         <v>407</v>
-      </c>
-[...16 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B86" s="1" t="s">
+      <c r="D86" s="1">
+        <v>2018</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I86" s="1" t="s">
         <v>411</v>
-      </c>
-[...19 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="D87" s="1">
+        <v>2004</v>
+      </c>
+      <c r="E87" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="B87" s="1" t="s">
+      <c r="F87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="I87" s="1" t="s">
         <v>417</v>
-      </c>
-[...16 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B88" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B88" s="1" t="s">
+      <c r="C88" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="1">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>289</v>
+        <v>421</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>351</v>
+        <v>98</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>254</v>
+        <v>425</v>
       </c>
       <c r="D89" s="1">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>39</v>
+        <v>426</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>48</v>
+        <v>427</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>149</v>
+        <v>431</v>
       </c>
       <c r="D90" s="1">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>319</v>
+        <v>432</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>304</v>
+        <v>436</v>
       </c>
       <c r="D91" s="1">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="I91" s="1"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>433</v>
+        <v>414</v>
       </c>
       <c r="D92" s="1">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>154</v>
+        <v>421</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D93" s="1">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>113</v>
+        <v>290</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="D94" s="1">
-        <v>2003</v>
+        <v>2021</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>441</v>
+        <v>38</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>185</v>
+        <v>358</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>417</v>
+        <v>449</v>
       </c>
       <c r="D95" s="1">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>33</v>
+        <v>139</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>237</v>
+        <v>453</v>
       </c>
       <c r="D96" s="1">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>102</v>
+        <v>285</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>451</v>
+        <v>11</v>
       </c>
       <c r="D97" s="1">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>60</v>
+        <v>290</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>107</v>
+        <v>294</v>
       </c>
       <c r="D98" s="1">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>319</v>
+        <v>393</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>48</v>
+        <v>460</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>284</v>
+        <v>44</v>
       </c>
       <c r="D99" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>84</v>
+        <v>464</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>60</v>
+        <v>223</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>355</v>
+        <v>468</v>
       </c>
       <c r="D100" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>461</v>
+        <v>219</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>462</v>
+        <v>15</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>323</v>
+        <v>472</v>
       </c>
       <c r="D101" s="1">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>466</v>
+        <v>432</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="I101" s="1"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D102" s="1">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>471</v>
+        <v>59</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="I102" s="1"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>237</v>
+        <v>479</v>
       </c>
       <c r="D103" s="1">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>53</v>
+        <v>480</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>60</v>
+        <v>358</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="D104" s="1">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>478</v>
+        <v>103</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H104" s="1" t="s">
         <v>28</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>258</v>
+        <v>487</v>
       </c>
       <c r="D105" s="1">
-        <v>2002</v>
+        <v>2018</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>482</v>
+        <v>14</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>113</v>
+        <v>191</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="D106" s="1">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="D107" s="1">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>154</v>
+        <v>496</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>371</v>
+        <v>500</v>
       </c>
       <c r="D108" s="1">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>199</v>
+        <v>501</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>21</v>
+        <v>502</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>304</v>
+        <v>506</v>
       </c>
       <c r="D109" s="1">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>33</v>
+        <v>507</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>113</v>
+        <v>508</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="D110" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>500</v>
+        <v>38</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>300</v>
+        <v>40</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>504</v>
+        <v>19</v>
       </c>
       <c r="D111" s="1">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>356</v>
+        <v>12</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>60</v>
+        <v>515</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D112" s="1">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>478</v>
+        <v>519</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>508</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I112" s="1"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>511</v>
+        <v>521</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D113" s="1">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>229</v>
+        <v>129</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>300</v>
+        <v>522</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>515</v>
+        <v>19</v>
       </c>
       <c r="D114" s="1">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>211</v>
+        <v>421</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>113</v>
+        <v>526</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="D115" s="1">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>521</v>
+        <v>532</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D116" s="1">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>524</v>
+        <v>232</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>300</v>
+        <v>358</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D117" s="1">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>243</v>
+        <v>151</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>167</v>
+        <v>468</v>
       </c>
       <c r="D118" s="1">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>190</v>
+        <v>69</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>48</v>
+        <v>540</v>
       </c>
       <c r="I118" s="1" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="D119" s="1">
-        <v>2019</v>
+        <v>2001</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="I119" s="1" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>323</v>
+        <v>184</v>
       </c>
       <c r="D120" s="1">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>500</v>
+        <v>32</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>60</v>
+        <v>223</v>
       </c>
       <c r="I120" s="1" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>198</v>
+        <v>550</v>
       </c>
       <c r="D121" s="1">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>541</v>
+        <v>219</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="H121" s="1" t="s">
-        <v>28</v>
+        <v>388</v>
       </c>
       <c r="I121" s="1" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>545</v>
+        <v>44</v>
       </c>
       <c r="D122" s="1">
-        <v>2014</v>
+        <v>2003</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="I122" s="1" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="D123" s="1">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>271</v>
+        <v>200</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I123" s="1" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>537</v>
+        <v>561</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>323</v>
+        <v>562</v>
       </c>
       <c r="D124" s="1">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>163</v>
+        <v>563</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I124" s="1" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>367</v>
+        <v>566</v>
       </c>
       <c r="D125" s="1">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>351</v>
+        <v>81</v>
       </c>
       <c r="I125" s="1" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>451</v>
+        <v>236</v>
       </c>
       <c r="D126" s="1">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>190</v>
+        <v>569</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>559</v>
+        <v>206</v>
       </c>
       <c r="I126" s="1" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>11</v>
+        <v>572</v>
       </c>
       <c r="D127" s="1">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>300</v>
+        <v>460</v>
       </c>
       <c r="I127" s="1" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>107</v>
+        <v>544</v>
       </c>
       <c r="D128" s="1">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>566</v>
+        <v>421</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>103</v>
+        <v>388</v>
       </c>
       <c r="I128" s="1" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>345</v>
+        <v>578</v>
       </c>
       <c r="D129" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>90</v>
+        <v>579</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="I129" s="1" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>167</v>
+        <v>544</v>
       </c>
       <c r="D130" s="1">
         <v>2007</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>573</v>
+        <v>496</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>221</v>
+        <v>388</v>
       </c>
       <c r="I130" s="1" t="s">
-        <v>574</v>
+        <v>545</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>451</v>
+        <v>19</v>
       </c>
       <c r="D131" s="1">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>578</v>
+        <v>476</v>
       </c>
       <c r="I131" s="1" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>126</v>
+        <v>270</v>
       </c>
       <c r="D132" s="1">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>289</v>
+        <v>589</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>462</v>
+        <v>271</v>
       </c>
       <c r="I132" s="1" t="s">
-        <v>582</v>
+        <v>545</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>345</v>
+        <v>578</v>
       </c>
       <c r="D133" s="1">
-        <v>2000</v>
+        <v>2020</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>33</v>
+        <v>592</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>118</v>
+        <v>460</v>
       </c>
       <c r="I133" s="1" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>323</v>
+        <v>530</v>
       </c>
       <c r="D134" s="1">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>84</v>
+        <v>248</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="I134" s="1" t="s">
-        <v>588</v>
+        <v>545</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="D135" s="1">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>90</v>
+        <v>232</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I135" s="1" t="s">
-        <v>592</v>
+        <v>545</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>126</v>
+        <v>578</v>
       </c>
       <c r="D136" s="1">
-        <v>2003</v>
+        <v>2020</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>595</v>
+        <v>352</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>48</v>
+        <v>601</v>
       </c>
       <c r="I136" s="1" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>58</v>
+        <v>605</v>
       </c>
       <c r="D137" s="1">
         <v>2015</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>599</v>
+        <v>232</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I137" s="1" t="s">
-        <v>600</v>
+        <v>545</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>603</v>
+        <v>406</v>
       </c>
       <c r="D138" s="1">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>113</v>
+        <v>290</v>
       </c>
       <c r="I138" s="1" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>607</v>
+        <v>468</v>
       </c>
       <c r="D139" s="1">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>608</v>
+        <v>227</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>185</v>
+        <v>81</v>
       </c>
       <c r="I139" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>612</v>
+        <v>19</v>
       </c>
       <c r="D140" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="I140" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>617</v>
+        <v>120</v>
       </c>
       <c r="D141" s="1">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>295</v>
+        <v>232</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>546</v>
+        <v>206</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1" t="s">
         <v>619</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>11</v>
+        <v>621</v>
       </c>
       <c r="D142" s="1">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>299</v>
+        <v>32</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>212</v>
+        <v>121</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>351</v>
+        <v>98</v>
       </c>
       <c r="I142" s="1" t="s">
-        <v>213</v>
+        <v>622</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>11</v>
+        <v>468</v>
       </c>
       <c r="D143" s="1">
-        <v>2024</v>
+        <v>2006</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>363</v>
+        <v>227</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I143" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D144" s="1">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>396</v>
+        <v>629</v>
       </c>
       <c r="I144" s="1" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>237</v>
+        <v>633</v>
       </c>
       <c r="D145" s="1">
-        <v>2003</v>
+        <v>2011</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>229</v>
+        <v>357</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="I145" s="1" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>167</v>
+        <v>406</v>
       </c>
       <c r="D146" s="1">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>102</v>
+        <v>637</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>97</v>
+        <v>638</v>
       </c>
       <c r="I146" s="1" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>107</v>
+        <v>642</v>
       </c>
       <c r="D147" s="1">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>33</v>
+        <v>628</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="I147" s="1" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>11</v>
+        <v>646</v>
       </c>
       <c r="D148" s="1">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>404</v>
+        <v>614</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I148" s="1" t="s">
-        <v>213</v>
+        <v>647</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>176</v>
+        <v>550</v>
       </c>
       <c r="D149" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>271</v>
+        <v>339</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I149" s="1" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="D150" s="1">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>46</v>
+        <v>232</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="D151" s="1">
-        <v>2003</v>
+        <v>2020</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>190</v>
+        <v>658</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>508</v>
+        <v>60</v>
       </c>
       <c r="I151" s="1" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>355</v>
+        <v>662</v>
       </c>
       <c r="D152" s="1">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>652</v>
+        <v>59</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="I152" s="1" t="s">
-        <v>653</v>
+        <v>545</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="D153" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>229</v>
+        <v>628</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="I153" s="1" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>258</v>
+        <v>669</v>
       </c>
       <c r="D154" s="1">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>319</v>
+        <v>32</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>60</v>
+        <v>638</v>
       </c>
       <c r="I154" s="1" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>323</v>
+        <v>544</v>
       </c>
       <c r="D155" s="1">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>48</v>
+        <v>673</v>
       </c>
       <c r="I155" s="1" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1" t="s">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>126</v>
+        <v>677</v>
       </c>
       <c r="D156" s="1">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>666</v>
+        <v>232</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>155</v>
+        <v>40</v>
       </c>
       <c r="I156" s="1" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="D157" s="1">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H157" s="1" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="I157" s="1" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>345</v>
+        <v>44</v>
       </c>
       <c r="D158" s="1">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>674</v>
+        <v>232</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I158" s="1" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>678</v>
+        <v>500</v>
       </c>
       <c r="D159" s="1">
         <v>2013</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>46</v>
+        <v>688</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="I159" s="1" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>126</v>
+        <v>692</v>
       </c>
       <c r="D160" s="1">
-        <v>2022</v>
+        <v>2000</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>141</v>
+        <v>693</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H160" s="1" t="s">
-        <v>103</v>
+        <v>460</v>
       </c>
       <c r="I160" s="1" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>684</v>
+        <v>696</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>126</v>
+        <v>697</v>
       </c>
       <c r="D161" s="1">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>84</v>
+        <v>688</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="H161" s="1" t="s">
-        <v>685</v>
+        <v>388</v>
       </c>
       <c r="I161" s="1" t="s">
-        <v>686</v>
+        <v>698</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>689</v>
+        <v>468</v>
       </c>
       <c r="D162" s="1">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H162" s="1" t="s">
-        <v>118</v>
+        <v>702</v>
       </c>
       <c r="I162" s="1" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>11</v>
+        <v>289</v>
       </c>
       <c r="D163" s="1">
         <v>2008</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>694</v>
+        <v>393</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>41</v>
+        <v>706</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>695</v>
+        <v>707</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>294</v>
+        <v>468</v>
       </c>
       <c r="D164" s="1">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>190</v>
+        <v>421</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I164" s="1" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1" t="s">
-        <v>699</v>
+        <v>711</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>701</v>
+        <v>275</v>
       </c>
       <c r="D165" s="1">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>267</v>
+        <v>628</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I165" s="1" t="s">
-        <v>702</v>
+        <v>713</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1" t="s">
-        <v>703</v>
+        <v>714</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>704</v>
+        <v>715</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>355</v>
+        <v>468</v>
       </c>
       <c r="D166" s="1">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>508</v>
+        <v>206</v>
       </c>
       <c r="I166" s="1" t="s">
-        <v>706</v>
+        <v>717</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1" t="s">
-        <v>707</v>
+        <v>718</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>126</v>
+        <v>468</v>
       </c>
       <c r="D167" s="1">
-        <v>2023</v>
+        <v>2005</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>709</v>
+        <v>74</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="I167" s="1" t="s">
-        <v>710</v>
+        <v>720</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>712</v>
+        <v>722</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>11</v>
+        <v>578</v>
       </c>
       <c r="D168" s="1">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>713</v>
+        <v>227</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H168" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I168" s="1" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>95</v>
+        <v>410</v>
       </c>
       <c r="D169" s="1">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>53</v>
+        <v>232</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="H169" s="1" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="I169" s="1" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>678</v>
+        <v>294</v>
       </c>
       <c r="D170" s="1">
-        <v>2023</v>
+        <v>2007</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H170" s="1" t="s">
-        <v>79</v>
+        <v>673</v>
       </c>
       <c r="I170" s="1" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>701</v>
+        <v>733</v>
       </c>
       <c r="D171" s="1">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>724</v>
+        <v>348</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H171" s="1" t="s">
-        <v>41</v>
+        <v>109</v>
       </c>
       <c r="I171" s="1" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>367</v>
+        <v>544</v>
       </c>
       <c r="D172" s="1">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>608</v>
+        <v>232</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H172" s="1" t="s">
-        <v>60</v>
+        <v>491</v>
       </c>
       <c r="I172" s="1" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>126</v>
+        <v>578</v>
       </c>
       <c r="D173" s="1">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>387</v>
+        <v>740</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="H173" s="1" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="I173" s="1"/>
+        <v>206</v>
+      </c>
+      <c r="I173" s="1" t="s">
+        <v>741</v>
+      </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>678</v>
+        <v>406</v>
       </c>
       <c r="D174" s="1">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>84</v>
+        <v>139</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H174" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I174" s="1" t="s">
-        <v>733</v>
+        <v>744</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1" t="s">
-        <v>734</v>
+        <v>745</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>735</v>
+        <v>746</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>736</v>
+        <v>155</v>
       </c>
       <c r="D175" s="1">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>363</v>
+        <v>232</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H175" s="1" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="I175" s="1" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1" t="s">
-        <v>738</v>
+        <v>748</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>739</v>
+        <v>749</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D176" s="1">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>740</v>
+        <v>750</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H176" s="1" t="s">
-        <v>300</v>
+        <v>673</v>
       </c>
       <c r="I176" s="1" t="s">
-        <v>741</v>
+        <v>751</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>743</v>
+        <v>753</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>744</v>
+        <v>289</v>
       </c>
       <c r="D177" s="1">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>745</v>
+        <v>348</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="H177" s="1" t="s">
-        <v>413</v>
+        <v>754</v>
       </c>
       <c r="I177" s="1" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>126</v>
+        <v>468</v>
       </c>
       <c r="D178" s="1">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>740</v>
+        <v>758</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="H178" s="1" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="I178" s="1" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>751</v>
+        <v>761</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>345</v>
+        <v>468</v>
       </c>
       <c r="D179" s="1">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>229</v>
+        <v>762</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H179" s="1" t="s">
-        <v>118</v>
+        <v>388</v>
       </c>
       <c r="I179" s="1" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1" t="s">
-        <v>753</v>
+        <v>764</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>754</v>
+        <v>765</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>107</v>
+        <v>766</v>
       </c>
       <c r="D180" s="1">
         <v>2014</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>755</v>
+        <v>151</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H180" s="1" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="I180" s="1" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>355</v>
+        <v>770</v>
       </c>
       <c r="D181" s="1">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>759</v>
+        <v>45</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H181" s="1" t="s">
-        <v>760</v>
+        <v>388</v>
       </c>
       <c r="I181" s="1" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1" t="s">
-        <v>762</v>
+        <v>772</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>349</v>
+        <v>175</v>
       </c>
       <c r="D182" s="1">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>90</v>
+        <v>774</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>482</v>
+        <v>266</v>
       </c>
       <c r="H182" s="1" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="I182" s="1" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1" t="s">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="D183" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>65</v>
+        <v>779</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H183" s="1" t="s">
-        <v>185</v>
+        <v>40</v>
       </c>
       <c r="I183" s="1" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>284</v>
+        <v>184</v>
       </c>
       <c r="D184" s="1">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>724</v>
+        <v>783</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H184" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I184" s="1" t="s">
-        <v>771</v>
+        <v>784</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>167</v>
+        <v>578</v>
       </c>
       <c r="D185" s="1">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>774</v>
+        <v>139</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="H185" s="1" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="I185" s="1" t="s">
-        <v>775</v>
+        <v>787</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1" t="s">
-        <v>776</v>
+        <v>788</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="D186" s="1">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>478</v>
+        <v>163</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H186" s="1" t="s">
-        <v>486</v>
+        <v>790</v>
       </c>
       <c r="I186" s="1" t="s">
-        <v>778</v>
+        <v>791</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1" t="s">
-        <v>779</v>
+        <v>792</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>780</v>
+        <v>793</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>371</v>
+        <v>270</v>
       </c>
       <c r="D187" s="1">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>781</v>
+        <v>167</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H187" s="1" t="s">
-        <v>782</v>
+        <v>290</v>
       </c>
       <c r="I187" s="1" t="s">
-        <v>783</v>
+        <v>794</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1" t="s">
-        <v>784</v>
+        <v>795</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>785</v>
+        <v>796</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="D188" s="1">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>319</v>
+        <v>797</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>40</v>
+        <v>266</v>
       </c>
       <c r="H188" s="1" t="s">
-        <v>351</v>
+        <v>206</v>
       </c>
       <c r="I188" s="1" t="s">
-        <v>786</v>
+        <v>798</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>789</v>
+        <v>468</v>
       </c>
       <c r="D189" s="1">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>387</v>
+        <v>318</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="H189" s="1" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I189" s="1" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1" t="s">
-        <v>791</v>
+        <v>802</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="D190" s="1">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>102</v>
+        <v>805</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="H190" s="1" t="s">
-        <v>794</v>
+        <v>206</v>
       </c>
       <c r="I190" s="1" t="s">
-        <v>795</v>
+        <v>806</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1" t="s">
-        <v>796</v>
+        <v>807</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>122</v>
+        <v>804</v>
       </c>
       <c r="D191" s="1">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="H191" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I191" s="1" t="s">
-        <v>798</v>
+        <v>809</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1" t="s">
-        <v>799</v>
+        <v>810</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>149</v>
+        <v>79</v>
       </c>
       <c r="D192" s="1">
-        <v>2020</v>
+        <v>2000</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>613</v>
+        <v>812</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H192" s="1" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="I192" s="1" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>803</v>
+        <v>815</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>804</v>
+        <v>356</v>
       </c>
       <c r="D193" s="1">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>190</v>
+        <v>38</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="H193" s="1" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="I193" s="1" t="s">
-        <v>805</v>
+        <v>816</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1" t="s">
-        <v>806</v>
+        <v>817</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>807</v>
+        <v>739</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>11</v>
+        <v>578</v>
       </c>
       <c r="D194" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H194" s="1" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="I194" s="1" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>612</v>
+        <v>270</v>
       </c>
       <c r="D195" s="1">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>190</v>
+        <v>129</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="H195" s="1" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="I195" s="1" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>11</v>
+        <v>468</v>
       </c>
       <c r="D196" s="1">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>814</v>
+        <v>26</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H196" s="1" t="s">
-        <v>300</v>
+        <v>367</v>
       </c>
       <c r="I196" s="1" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>237</v>
+        <v>827</v>
       </c>
       <c r="D197" s="1">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>387</v>
+        <v>828</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H197" s="1" t="s">
-        <v>118</v>
+        <v>638</v>
       </c>
       <c r="I197" s="1" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1" t="s">
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>820</v>
+        <v>831</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>11</v>
+        <v>578</v>
       </c>
       <c r="D198" s="1">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>437</v>
+        <v>832</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H198" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I198" s="1" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D199" s="1">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H199" s="1" t="s">
-        <v>290</v>
+        <v>476</v>
       </c>
       <c r="I199" s="1" t="s">
-        <v>825</v>
+        <v>837</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1" t="s">
-        <v>826</v>
+        <v>838</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>827</v>
+        <v>539</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>304</v>
+        <v>468</v>
       </c>
       <c r="D200" s="1">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H200" s="1" t="s">
-        <v>118</v>
+        <v>673</v>
       </c>
       <c r="I200" s="1" t="s">
-        <v>828</v>
+        <v>839</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1" t="s">
-        <v>829</v>
+        <v>840</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>830</v>
+        <v>841</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>126</v>
+        <v>842</v>
       </c>
       <c r="D201" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>709</v>
+        <v>74</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>212</v>
+        <v>843</v>
       </c>
       <c r="H201" s="1" t="s">
-        <v>113</v>
+        <v>629</v>
       </c>
       <c r="I201" s="1" t="s">
-        <v>213</v>
+        <v>844</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1" t="s">
-        <v>831</v>
+        <v>845</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>832</v>
+        <v>846</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>833</v>
+        <v>468</v>
       </c>
       <c r="D202" s="1">
-        <v>1993</v>
+        <v>2003</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>267</v>
+        <v>847</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>27</v>
+        <v>843</v>
       </c>
       <c r="H202" s="1" t="s">
-        <v>559</v>
+        <v>206</v>
       </c>
       <c r="I202" s="1" t="s">
-        <v>834</v>
+        <v>848</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1" t="s">
-        <v>835</v>
+        <v>849</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>107</v>
+        <v>851</v>
       </c>
       <c r="D203" s="1">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>154</v>
+        <v>219</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="H203" s="1" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="I203" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="I203" s="1" t="s">
+        <v>852</v>
+      </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1" t="s">
-        <v>837</v>
+        <v>853</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>838</v>
+        <v>854</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>355</v>
+        <v>578</v>
       </c>
       <c r="D204" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>694</v>
+        <v>151</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H204" s="1" t="s">
-        <v>60</v>
+        <v>388</v>
       </c>
       <c r="I204" s="1" t="s">
-        <v>839</v>
+        <v>855</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1" t="s">
-        <v>840</v>
+        <v>856</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>841</v>
+        <v>857</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>167</v>
+        <v>468</v>
       </c>
       <c r="D205" s="1">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>842</v>
+        <v>858</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H205" s="1" t="s">
-        <v>48</v>
+        <v>460</v>
       </c>
       <c r="I205" s="1" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1" t="s">
-        <v>844</v>
+        <v>860</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>845</v>
+        <v>861</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>284</v>
+        <v>347</v>
       </c>
       <c r="D206" s="1">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>356</v>
+        <v>432</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H206" s="1" t="s">
-        <v>118</v>
+        <v>460</v>
       </c>
       <c r="I206" s="1" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>848</v>
+        <v>864</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="D207" s="1">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>204</v>
+        <v>59</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H207" s="1" t="s">
-        <v>48</v>
+        <v>673</v>
       </c>
       <c r="I207" s="1" t="s">
-        <v>849</v>
+        <v>865</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1" t="s">
-        <v>850</v>
+        <v>866</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>851</v>
+        <v>867</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>11</v>
+        <v>578</v>
       </c>
       <c r="D208" s="1">
-        <v>2025</v>
+        <v>2019</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>852</v>
+        <v>371</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H208" s="1" t="s">
-        <v>853</v>
+        <v>98</v>
       </c>
       <c r="I208" s="1" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1" t="s">
-        <v>855</v>
+        <v>869</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>145</v>
+        <v>44</v>
       </c>
       <c r="D209" s="1">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>350</v>
+        <v>871</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>54</v>
+        <v>843</v>
       </c>
       <c r="H209" s="1" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I209" s="1" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1" t="s">
-        <v>858</v>
+        <v>873</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="D210" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>437</v>
+        <v>339</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>91</v>
+        <v>843</v>
       </c>
       <c r="H210" s="1" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="I210" s="1" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1" t="s">
-        <v>862</v>
+        <v>877</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>863</v>
+        <v>878</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>145</v>
+        <v>270</v>
       </c>
       <c r="D211" s="1">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>566</v>
+        <v>879</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H211" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I211" s="1" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1" t="s">
-        <v>865</v>
+        <v>881</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>866</v>
+        <v>882</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>11</v>
+        <v>468</v>
       </c>
       <c r="D212" s="1">
-        <v>2022</v>
+        <v>2006</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>46</v>
+        <v>729</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H212" s="1" t="s">
-        <v>300</v>
+        <v>460</v>
       </c>
       <c r="I212" s="1" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1" t="s">
-        <v>868</v>
+        <v>884</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>869</v>
+        <v>885</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>870</v>
+        <v>468</v>
       </c>
       <c r="D213" s="1">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>577</v>
+        <v>886</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H213" s="1" t="s">
-        <v>21</v>
+        <v>887</v>
       </c>
       <c r="I213" s="1" t="s">
-        <v>871</v>
+        <v>888</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1" t="s">
-        <v>872</v>
+        <v>889</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>873</v>
+        <v>890</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>874</v>
+        <v>51</v>
       </c>
       <c r="D214" s="1">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>705</v>
+        <v>891</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H214" s="1" t="s">
-        <v>578</v>
+        <v>460</v>
       </c>
       <c r="I214" s="1" t="s">
-        <v>875</v>
+        <v>892</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1" t="s">
-        <v>876</v>
+        <v>893</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>107</v>
+        <v>895</v>
       </c>
       <c r="D215" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>141</v>
+        <v>339</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H215" s="1" t="s">
-        <v>108</v>
+        <v>388</v>
       </c>
       <c r="I215" s="1" t="s">
-        <v>878</v>
+        <v>896</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1" t="s">
-        <v>879</v>
+        <v>897</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>880</v>
+        <v>898</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>58</v>
+        <v>294</v>
       </c>
       <c r="D216" s="1">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>471</v>
+        <v>614</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H216" s="1" t="s">
-        <v>113</v>
+        <v>460</v>
       </c>
       <c r="I216" s="1" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>883</v>
+        <v>901</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>167</v>
+        <v>294</v>
       </c>
       <c r="D217" s="1">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H217" s="1" t="s">
-        <v>60</v>
+        <v>460</v>
       </c>
       <c r="I217" s="1" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="B218" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="D218" s="1">
+        <v>2006</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H218" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I218" s="1" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>892</v>
+        <v>468</v>
       </c>
       <c r="D219" s="1">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>356</v>
+        <v>902</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H219" s="1" t="s">
-        <v>118</v>
+        <v>790</v>
       </c>
       <c r="I219" s="1" t="s">
-        <v>893</v>
+        <v>909</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1" t="s">
-        <v>894</v>
+        <v>910</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>895</v>
+        <v>911</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>355</v>
+        <v>912</v>
       </c>
       <c r="D220" s="1">
         <v>2019</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>896</v>
+        <v>219</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H220" s="1" t="s">
-        <v>118</v>
+        <v>754</v>
       </c>
       <c r="I220" s="1" t="s">
-        <v>897</v>
+        <v>913</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1" t="s">
-        <v>898</v>
+        <v>914</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>899</v>
+        <v>915</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>355</v>
+        <v>398</v>
       </c>
       <c r="D221" s="1">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>613</v>
+        <v>257</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H221" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I221" s="1" t="s">
-        <v>900</v>
+        <v>916</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1" t="s">
-        <v>901</v>
+        <v>917</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>902</v>
+        <v>918</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>903</v>
+        <v>770</v>
       </c>
       <c r="D222" s="1">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>720</v>
+        <v>80</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>85</v>
+        <v>491</v>
       </c>
       <c r="I222" s="1" t="s">
-        <v>904</v>
+        <v>919</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1" t="s">
-        <v>905</v>
+        <v>920</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>907</v>
+        <v>578</v>
       </c>
       <c r="D223" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>267</v>
+        <v>922</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H223" s="1" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="I223" s="1" t="s">
-        <v>908</v>
+        <v>923</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1" t="s">
-        <v>909</v>
+        <v>924</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>910</v>
+        <v>925</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>237</v>
+        <v>171</v>
       </c>
       <c r="D224" s="1">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>911</v>
+        <v>891</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H224" s="1" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="I224" s="1" t="s">
-        <v>912</v>
+        <v>926</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1" t="s">
-        <v>913</v>
+        <v>927</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>914</v>
+        <v>928</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>198</v>
+        <v>73</v>
       </c>
       <c r="D225" s="1">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>387</v>
+        <v>929</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H225" s="1" t="s">
-        <v>915</v>
+        <v>515</v>
       </c>
       <c r="I225" s="1" t="s">
-        <v>916</v>
+        <v>930</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1" t="s">
-        <v>917</v>
+        <v>931</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>918</v>
+        <v>932</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>701</v>
+        <v>933</v>
       </c>
       <c r="D226" s="1">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="E226" s="1" t="s">
-        <v>541</v>
+        <v>69</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H226" s="1" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="I226" s="1" t="s">
-        <v>919</v>
+        <v>934</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1" t="s">
-        <v>920</v>
+        <v>935</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>921</v>
+        <v>936</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>922</v>
+        <v>937</v>
       </c>
       <c r="D227" s="1">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>319</v>
+        <v>371</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>923</v>
+        <v>53</v>
       </c>
       <c r="H227" s="1" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="I227" s="1"/>
+        <v>388</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>938</v>
+      </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>925</v>
+        <v>940</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="D228" s="1">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="E228" s="1" t="s">
-        <v>271</v>
+        <v>941</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H228" s="1" t="s">
-        <v>48</v>
+        <v>526</v>
       </c>
       <c r="I228" s="1" t="s">
-        <v>926</v>
+        <v>942</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1" t="s">
-        <v>927</v>
+        <v>943</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>928</v>
+        <v>944</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>545</v>
+        <v>495</v>
       </c>
       <c r="D229" s="1">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="E229" s="1" t="s">
-        <v>319</v>
+        <v>352</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H229" s="1" t="s">
-        <v>546</v>
+        <v>388</v>
       </c>
       <c r="I229" s="1" t="s">
-        <v>929</v>
+        <v>945</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1" t="s">
-        <v>930</v>
+        <v>946</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>931</v>
+        <v>947</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D230" s="1">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="E230" s="1" t="s">
-        <v>408</v>
+        <v>948</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H230" s="1" t="s">
-        <v>21</v>
+        <v>526</v>
       </c>
       <c r="I230" s="1" t="s">
-        <v>932</v>
+        <v>949</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1" t="s">
-        <v>933</v>
+        <v>950</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>934</v>
+        <v>951</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>935</v>
+        <v>669</v>
       </c>
       <c r="D231" s="1">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="E231" s="1" t="s">
-        <v>936</v>
+        <v>45</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>40</v>
+        <v>266</v>
       </c>
       <c r="H231" s="1" t="s">
-        <v>85</v>
+        <v>206</v>
       </c>
       <c r="I231" s="1" t="s">
-        <v>937</v>
+        <v>952</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>939</v>
+        <v>954</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>355</v>
+        <v>578</v>
       </c>
       <c r="D232" s="1">
         <v>2018</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>199</v>
+        <v>955</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H232" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I232" s="1" t="s">
-        <v>940</v>
+        <v>956</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1" t="s">
-        <v>941</v>
+        <v>957</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>942</v>
+        <v>958</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D233" s="1">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="E233" s="1" t="s">
-        <v>608</v>
+        <v>205</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H233" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I233" s="1" t="s">
-        <v>943</v>
+        <v>959</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1" t="s">
-        <v>944</v>
+        <v>960</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>945</v>
+        <v>961</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>19</v>
+        <v>962</v>
       </c>
       <c r="D234" s="1">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>102</v>
+        <v>257</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>14</v>
+        <v>843</v>
       </c>
       <c r="H234" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I234" s="1" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>948</v>
+        <v>965</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>89</v>
+        <v>241</v>
       </c>
       <c r="D235" s="1">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="E235" s="1" t="s">
-        <v>163</v>
+        <v>387</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>27</v>
+        <v>843</v>
       </c>
       <c r="H235" s="1" t="s">
-        <v>48</v>
+        <v>271</v>
       </c>
       <c r="I235" s="1" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>167</v>
+        <v>969</v>
       </c>
       <c r="D236" s="1">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E236" s="1" t="s">
-        <v>952</v>
+        <v>276</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H236" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I236" s="1" t="s">
-        <v>953</v>
+        <v>970</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>955</v>
+        <v>972</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>126</v>
+        <v>973</v>
       </c>
       <c r="D237" s="1">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>577</v>
+        <v>974</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>54</v>
+        <v>843</v>
       </c>
       <c r="H237" s="1" t="s">
-        <v>462</v>
+        <v>388</v>
       </c>
       <c r="I237" s="1" t="s">
-        <v>956</v>
+        <v>975</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1" t="s">
-        <v>957</v>
+        <v>976</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>958</v>
+        <v>977</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>126</v>
+        <v>669</v>
       </c>
       <c r="D238" s="1">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>132</v>
+        <v>205</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>66</v>
+        <v>266</v>
       </c>
       <c r="H238" s="1" t="s">
-        <v>915</v>
+        <v>554</v>
       </c>
       <c r="I238" s="1" t="s">
-        <v>959</v>
+        <v>978</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1" t="s">
-        <v>960</v>
+        <v>979</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>961</v>
+        <v>980</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>962</v>
+        <v>981</v>
       </c>
       <c r="D239" s="1">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>963</v>
+        <v>982</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="H239" s="1" t="s">
-        <v>964</v>
+        <v>75</v>
       </c>
       <c r="I239" s="1" t="s">
-        <v>965</v>
+        <v>983</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1" t="s">
-        <v>966</v>
+        <v>984</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>967</v>
+        <v>985</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>968</v>
+        <v>85</v>
       </c>
       <c r="D240" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>132</v>
+        <v>986</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>27</v>
+        <v>266</v>
       </c>
       <c r="H240" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I240" s="1" t="s">
-        <v>969</v>
+        <v>987</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1" t="s">
-        <v>970</v>
+        <v>988</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>971</v>
+        <v>989</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>52</v>
+        <v>990</v>
       </c>
       <c r="D241" s="1">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="H241" s="1" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="I241" s="1" t="s">
-        <v>972</v>
+        <v>991</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1" t="s">
-        <v>973</v>
+        <v>992</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>974</v>
+        <v>993</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>833</v>
+        <v>994</v>
       </c>
       <c r="D242" s="1">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H242" s="1" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="I242" s="1" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1" t="s">
-        <v>976</v>
+        <v>996</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>977</v>
+        <v>997</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>323</v>
+        <v>530</v>
       </c>
       <c r="D243" s="1">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>978</v>
+        <v>232</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>40</v>
+        <v>266</v>
       </c>
       <c r="H243" s="1" t="s">
-        <v>48</v>
+        <v>526</v>
       </c>
       <c r="I243" s="1" t="s">
-        <v>979</v>
+        <v>998</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1" t="s">
-        <v>980</v>
+        <v>999</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>981</v>
+        <v>1000</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>982</v>
+        <v>1001</v>
       </c>
       <c r="D244" s="1">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>190</v>
+        <v>163</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="H244" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I244" s="1" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1" t="s">
-        <v>984</v>
+        <v>1003</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>985</v>
+        <v>1004</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>237</v>
+        <v>338</v>
       </c>
       <c r="D245" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>471</v>
+        <v>59</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="H245" s="1" t="s">
-        <v>578</v>
+        <v>98</v>
       </c>
       <c r="I245" s="1" t="s">
-        <v>986</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1" t="s">
-        <v>987</v>
+        <v>1006</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>988</v>
+        <v>1007</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>126</v>
+        <v>338</v>
       </c>
       <c r="D246" s="1">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>608</v>
+        <v>163</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H246" s="1" t="s">
-        <v>989</v>
+        <v>98</v>
       </c>
       <c r="I246" s="1" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1" t="s">
-        <v>991</v>
+        <v>1009</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>149</v>
+        <v>338</v>
       </c>
       <c r="D247" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>382</v>
+        <v>1011</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>54</v>
+        <v>266</v>
       </c>
       <c r="H247" s="1" t="s">
-        <v>508</v>
+        <v>98</v>
       </c>
       <c r="I247" s="1" t="s">
-        <v>993</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1" t="s">
-        <v>994</v>
+        <v>1013</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>995</v>
+        <v>1014</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="D248" s="1">
-        <v>1996</v>
+        <v>2020</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>400</v>
+        <v>1011</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H248" s="1" t="s">
-        <v>760</v>
+        <v>98</v>
       </c>
       <c r="I248" s="1" t="s">
-        <v>996</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1" t="s">
-        <v>997</v>
+        <v>1016</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>998</v>
+        <v>1017</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D249" s="1">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>999</v>
+        <v>628</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>40</v>
+        <v>266</v>
       </c>
       <c r="H249" s="1" t="s">
-        <v>48</v>
+        <v>638</v>
       </c>
       <c r="I249" s="1" t="s">
-        <v>1000</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1" t="s">
-        <v>1001</v>
+        <v>1019</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>1002</v>
+        <v>1020</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>323</v>
+        <v>155</v>
       </c>
       <c r="D250" s="1">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>271</v>
+        <v>1021</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>47</v>
+        <v>266</v>
       </c>
       <c r="H250" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I250" s="1" t="s">
-        <v>1003</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1" t="s">
-        <v>1004</v>
+        <v>1023</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>1005</v>
+        <v>1024</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>122</v>
+        <v>155</v>
       </c>
       <c r="D251" s="1">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>229</v>
+        <v>688</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H251" s="1" t="s">
-        <v>1006</v>
+        <v>522</v>
       </c>
       <c r="I251" s="1" t="s">
-        <v>1007</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1" t="s">
-        <v>1008</v>
+        <v>1026</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>1009</v>
+        <v>1027</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>1010</v>
+        <v>827</v>
       </c>
       <c r="D252" s="1">
-        <v>2024</v>
+        <v>2002</v>
       </c>
       <c r="E252" s="1" t="s">
-        <v>1011</v>
+        <v>701</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>66</v>
+        <v>266</v>
       </c>
       <c r="H252" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I252" s="1" t="s">
-        <v>1012</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1" t="s">
-        <v>1013</v>
+        <v>1029</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>629</v>
+        <v>1030</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>892</v>
+        <v>1031</v>
       </c>
       <c r="D253" s="1">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>220</v>
+        <v>1032</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H253" s="1" t="s">
-        <v>48</v>
+        <v>427</v>
       </c>
       <c r="I253" s="1" t="s">
-        <v>1014</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1" t="s">
-        <v>1015</v>
+        <v>1034</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>1016</v>
+        <v>1035</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>1017</v>
+        <v>128</v>
       </c>
       <c r="D254" s="1">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>1018</v>
+        <v>32</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H254" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I254" s="1" t="s">
-        <v>1019</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1" t="s">
-        <v>1020</v>
+        <v>1037</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>1021</v>
+        <v>1038</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>1022</v>
+        <v>1039</v>
       </c>
       <c r="D255" s="1">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>190</v>
+        <v>371</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>91</v>
+        <v>253</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I255" s="1" t="s">
-        <v>251</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1" t="s">
-        <v>1023</v>
+        <v>1041</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>1024</v>
+        <v>1042</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="D256" s="1">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>814</v>
+        <v>108</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="H256" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I256" s="1" t="s">
-        <v>1025</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1" t="s">
-        <v>1026</v>
+        <v>1044</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>1027</v>
+        <v>1045</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>58</v>
+        <v>1046</v>
       </c>
       <c r="D257" s="1">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H257" s="1" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="I257" s="1" t="s">
-        <v>1028</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1" t="s">
-        <v>1029</v>
+        <v>1048</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>1030</v>
+        <v>1049</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D258" s="1">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>220</v>
+        <v>257</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="H258" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I258" s="1" t="s">
-        <v>1031</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1" t="s">
-        <v>1032</v>
+        <v>1051</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>1033</v>
+        <v>1052</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>184</v>
+        <v>468</v>
       </c>
       <c r="D259" s="1">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>387</v>
+        <v>232</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H259" s="1" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="I259" s="1" t="s">
-        <v>1034</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1" t="s">
-        <v>1035</v>
+        <v>1054</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>1036</v>
+        <v>1055</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>19</v>
+        <v>155</v>
       </c>
       <c r="D260" s="1">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>400</v>
+        <v>134</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="H260" s="1" t="s">
-        <v>48</v>
+        <v>271</v>
       </c>
       <c r="I260" s="1" t="s">
-        <v>1037</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1" t="s">
-        <v>1038</v>
+        <v>1057</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>1039</v>
+        <v>1058</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>417</v>
+        <v>933</v>
       </c>
       <c r="D261" s="1">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>53</v>
+        <v>232</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H261" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I261" s="1" t="s">
-        <v>1040</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1" t="s">
-        <v>1041</v>
+        <v>1060</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>1042</v>
+        <v>1061</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1043</v>
+        <v>294</v>
       </c>
       <c r="D262" s="1">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>267</v>
+        <v>1062</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H262" s="1" t="s">
-        <v>97</v>
+        <v>491</v>
       </c>
       <c r="I262" s="1" t="s">
-        <v>1044</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1" t="s">
-        <v>1045</v>
+        <v>1064</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>1046</v>
+        <v>1065</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1047</v>
+        <v>1066</v>
       </c>
       <c r="D263" s="1">
-        <v>2002</v>
+        <v>2014</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H263" s="1" t="s">
-        <v>760</v>
+        <v>81</v>
       </c>
       <c r="I263" s="1" t="s">
-        <v>1048</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1" t="s">
-        <v>1049</v>
+        <v>1068</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>1050</v>
+        <v>1069</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>11</v>
+        <v>1070</v>
       </c>
       <c r="D264" s="1">
-        <v>1999</v>
+        <v>2018</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="H264" s="1" t="s">
-        <v>300</v>
+        <v>98</v>
       </c>
       <c r="I264" s="1" t="s">
-        <v>1051</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1" t="s">
-        <v>1052</v>
+        <v>1072</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>1053</v>
+        <v>1073</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1054</v>
+        <v>1074</v>
       </c>
       <c r="D265" s="1">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>1055</v>
+        <v>628</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>14</v>
+        <v>253</v>
       </c>
       <c r="H265" s="1" t="s">
-        <v>1056</v>
+        <v>40</v>
       </c>
       <c r="I265" s="1" t="s">
-        <v>1057</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1" t="s">
-        <v>1058</v>
+        <v>1076</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>1059</v>
+        <v>1077</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1060</v>
+        <v>294</v>
       </c>
       <c r="D266" s="1">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>437</v>
+        <v>797</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>78</v>
+        <v>253</v>
       </c>
       <c r="H266" s="1" t="s">
-        <v>85</v>
+        <v>673</v>
       </c>
       <c r="I266" s="1" t="s">
-        <v>1061</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1" t="s">
-        <v>1062</v>
+        <v>1079</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>1063</v>
+        <v>1080</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1064</v>
+        <v>317</v>
       </c>
       <c r="D267" s="1">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>225</v>
+        <v>1081</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>66</v>
+        <v>253</v>
       </c>
       <c r="H267" s="1" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
       <c r="I267" s="1" t="s">
-        <v>1065</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1" t="s">
-        <v>1066</v>
+        <v>1083</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>1067</v>
+        <v>1084</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>145</v>
+        <v>356</v>
       </c>
       <c r="D268" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>437</v>
+        <v>276</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H268" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I268" s="1" t="s">
-        <v>1068</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1" t="s">
-        <v>1069</v>
+        <v>1086</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>1070</v>
+        <v>1087</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>550</v>
+        <v>665</v>
       </c>
       <c r="D269" s="1">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>363</v>
+        <v>59</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>66</v>
+        <v>253</v>
       </c>
       <c r="H269" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I269" s="1" t="s">
-        <v>1071</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1" t="s">
-        <v>1072</v>
+        <v>1089</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>1073</v>
+        <v>1090</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>345</v>
+        <v>1091</v>
       </c>
       <c r="D270" s="1">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>90</v>
+        <v>1092</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>482</v>
+        <v>253</v>
       </c>
       <c r="H270" s="1" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="I270" s="1" t="s">
-        <v>1074</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1" t="s">
-        <v>1075</v>
+        <v>1094</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>1076</v>
+        <v>1095</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>131</v>
+        <v>275</v>
       </c>
       <c r="D271" s="1">
-        <v>2020</v>
+        <v>2001</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>884</v>
+        <v>86</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>482</v>
+        <v>253</v>
       </c>
       <c r="H271" s="1" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="I271" s="1" t="s">
-        <v>1077</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1" t="s">
-        <v>1078</v>
+        <v>1097</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>1079</v>
+        <v>1098</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>131</v>
+        <v>1046</v>
       </c>
       <c r="D272" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>884</v>
+        <v>69</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>482</v>
+        <v>253</v>
       </c>
       <c r="H272" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I272" s="1" t="s">
-        <v>1080</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1" t="s">
-        <v>1081</v>
+        <v>1100</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>1082</v>
+        <v>1101</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="D273" s="1">
-        <v>2019</v>
+        <v>1999</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>1083</v>
+        <v>45</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>66</v>
+        <v>253</v>
       </c>
       <c r="H273" s="1" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="I273" s="1" t="s">
-        <v>1084</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1" t="s">
-        <v>1085</v>
+        <v>1103</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>1086</v>
+        <v>1104</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>131</v>
+        <v>550</v>
       </c>
       <c r="D274" s="1">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>102</v>
+        <v>352</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>482</v>
+        <v>253</v>
       </c>
       <c r="H274" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I274" s="1" t="s">
-        <v>1087</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1" t="s">
-        <v>1088</v>
+        <v>1106</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>1089</v>
+        <v>1107</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>131</v>
+        <v>294</v>
       </c>
       <c r="D275" s="1">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>65</v>
+        <v>1062</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>482</v>
+        <v>253</v>
       </c>
       <c r="H275" s="1" t="s">
-        <v>21</v>
+        <v>491</v>
       </c>
       <c r="I275" s="1" t="s">
-        <v>1090</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1" t="s">
-        <v>1091</v>
+        <v>1109</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>1092</v>
+        <v>1110</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>284</v>
+        <v>1111</v>
       </c>
       <c r="D276" s="1">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>1093</v>
+        <v>1112</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>14</v>
+        <v>253</v>
       </c>
       <c r="H276" s="1" t="s">
-        <v>85</v>
+        <v>388</v>
       </c>
       <c r="I276" s="1" t="s">
-        <v>1094</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1" t="s">
-        <v>1095</v>
+        <v>1114</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>1096</v>
+        <v>1115</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>126</v>
+        <v>468</v>
       </c>
       <c r="D277" s="1">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>709</v>
+        <v>1116</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H277" s="1" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="I277" s="1" t="s">
-        <v>1097</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1" t="s">
-        <v>1098</v>
+        <v>1118</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>1099</v>
+        <v>1119</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1100</v>
+        <v>44</v>
       </c>
       <c r="D278" s="1">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>78</v>
+        <v>843</v>
       </c>
       <c r="H278" s="1" t="s">
-        <v>259</v>
+        <v>81</v>
       </c>
       <c r="I278" s="1" t="s">
-        <v>1101</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1" t="s">
-        <v>1102</v>
+        <v>1121</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>1103</v>
+        <v>1122</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1104</v>
+        <v>44</v>
       </c>
       <c r="D279" s="1">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>190</v>
+        <v>371</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>91</v>
+        <v>843</v>
       </c>
       <c r="H279" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I279" s="1" t="s">
-        <v>251</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1" t="s">
-        <v>1105</v>
+        <v>1124</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>1106</v>
+        <v>1125</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="D280" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>400</v>
+        <v>64</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H280" s="1" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="I280" s="1" t="s">
-        <v>1107</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1" t="s">
-        <v>1108</v>
+        <v>1127</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>1109</v>
+        <v>1128</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D281" s="1">
         <v>2022</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>387</v>
+        <v>1129</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H281" s="1" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="I281" s="1" t="s">
-        <v>1110</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1" t="s">
-        <v>1111</v>
+        <v>1131</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>1112</v>
+        <v>1132</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>126</v>
+        <v>436</v>
       </c>
       <c r="D282" s="1">
         <v>2005</v>
       </c>
       <c r="E282" s="1" t="s">
-        <v>271</v>
+        <v>628</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H282" s="1" t="s">
-        <v>462</v>
+        <v>887</v>
       </c>
       <c r="I282" s="1" t="s">
-        <v>1113</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1" t="s">
-        <v>1114</v>
+        <v>1134</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>1115</v>
+        <v>1135</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>95</v>
+        <v>270</v>
       </c>
       <c r="D283" s="1">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="E283" s="1" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H283" s="1" t="s">
-        <v>127</v>
+        <v>638</v>
       </c>
       <c r="I283" s="1" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1" t="s">
-        <v>1117</v>
+        <v>1137</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>1118</v>
+        <v>1138</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1119</v>
+        <v>270</v>
       </c>
       <c r="D284" s="1">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>520</v>
+        <v>569</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>54</v>
+        <v>843</v>
       </c>
       <c r="H284" s="1" t="s">
-        <v>97</v>
+        <v>554</v>
       </c>
       <c r="I284" s="1" t="s">
-        <v>1120</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1" t="s">
-        <v>1121</v>
+        <v>1140</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>1122</v>
+        <v>1141</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>578</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>1142</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>1123</v>
+        <v>1143</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H285" s="1" t="s">
-        <v>1124</v>
+        <v>508</v>
       </c>
       <c r="I285" s="1" t="s">
-        <v>1125</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1" t="s">
-        <v>1126</v>
+        <v>1145</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>1127</v>
+        <v>1146</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>318</v>
+        <v>875</v>
       </c>
       <c r="D286" s="1">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>271</v>
+        <v>421</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H286" s="1" t="s">
-        <v>1128</v>
+        <v>540</v>
       </c>
       <c r="I286" s="1" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1" t="s">
-        <v>1130</v>
+        <v>1148</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>1131</v>
+        <v>1149</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1132</v>
+        <v>1150</v>
       </c>
       <c r="D287" s="1">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>102</v>
+        <v>496</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H287" s="1" t="s">
-        <v>113</v>
+        <v>491</v>
       </c>
       <c r="I287" s="1" t="s">
-        <v>1133</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1" t="s">
-        <v>1134</v>
+        <v>1152</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>1135</v>
+        <v>1153</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>149</v>
+        <v>1154</v>
       </c>
       <c r="D288" s="1">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>190</v>
+        <v>32</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>54</v>
+        <v>843</v>
       </c>
       <c r="H288" s="1" t="s">
-        <v>1136</v>
+        <v>206</v>
       </c>
       <c r="I288" s="1" t="s">
-        <v>1137</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1" t="s">
-        <v>1138</v>
+        <v>1156</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>1139</v>
+        <v>1157</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>11</v>
+        <v>468</v>
       </c>
       <c r="D289" s="1">
-        <v>2011</v>
+        <v>2001</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>159</v>
+        <v>569</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H289" s="1" t="s">
-        <v>48</v>
+        <v>790</v>
       </c>
       <c r="I289" s="1" t="s">
-        <v>1140</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1" t="s">
-        <v>1141</v>
+        <v>1159</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>1142</v>
+        <v>1160</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>237</v>
+        <v>969</v>
       </c>
       <c r="D290" s="1">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>1143</v>
+        <v>276</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H290" s="1" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="I290" s="1" t="s">
-        <v>1144</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1" t="s">
-        <v>1145</v>
+        <v>1162</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>1146</v>
+        <v>1163</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1147</v>
+        <v>289</v>
       </c>
       <c r="D291" s="1">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>190</v>
+        <v>1164</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H291" s="1" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="I291" s="1" t="s">
-        <v>1148</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1" t="s">
-        <v>1149</v>
+        <v>1166</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>1150</v>
+        <v>1167</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>545</v>
+        <v>875</v>
       </c>
       <c r="D292" s="1">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>243</v>
+        <v>352</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H292" s="1" t="s">
-        <v>546</v>
+        <v>491</v>
       </c>
       <c r="I292" s="1" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1154</v>
+        <v>11</v>
       </c>
       <c r="D293" s="1">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>387</v>
+        <v>227</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H293" s="1" t="s">
-        <v>118</v>
+        <v>515</v>
       </c>
       <c r="I293" s="1" t="s">
-        <v>1155</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1" t="s">
-        <v>1156</v>
+        <v>1172</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>1157</v>
+        <v>1173</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>345</v>
+        <v>294</v>
       </c>
       <c r="D294" s="1">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>319</v>
+        <v>1174</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H294" s="1" t="s">
-        <v>760</v>
+        <v>206</v>
       </c>
       <c r="I294" s="1" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>1160</v>
+        <v>1177</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>126</v>
+        <v>1178</v>
       </c>
       <c r="D295" s="1">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>1161</v>
+        <v>421</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H295" s="1" t="s">
-        <v>72</v>
+        <v>476</v>
       </c>
       <c r="I295" s="1" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="D296" s="1">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>84</v>
+        <v>371</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>27</v>
+        <v>843</v>
       </c>
       <c r="H296" s="1" t="s">
-        <v>915</v>
+        <v>206</v>
       </c>
       <c r="I296" s="1" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>122</v>
+        <v>347</v>
       </c>
       <c r="D297" s="1">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>204</v>
+        <v>357</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H297" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I297" s="1" t="s">
-        <v>1168</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>1170</v>
+        <v>1187</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>107</v>
+        <v>1188</v>
       </c>
       <c r="D298" s="1">
-        <v>2023</v>
+        <v>2009</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>1161</v>
+        <v>1189</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H298" s="1" t="s">
-        <v>72</v>
+        <v>460</v>
       </c>
       <c r="I298" s="1" t="s">
-        <v>1171</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1" t="s">
-        <v>1172</v>
+        <v>1191</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>1173</v>
+        <v>1192</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D299" s="1">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="E299" s="1" t="s">
-        <v>163</v>
+        <v>1081</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H299" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I299" s="1" t="s">
-        <v>1174</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1" t="s">
-        <v>1175</v>
+        <v>1194</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>1176</v>
+        <v>1195</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>701</v>
+        <v>578</v>
       </c>
       <c r="D300" s="1">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>1177</v>
+        <v>357</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H300" s="1" t="s">
-        <v>41</v>
+        <v>460</v>
       </c>
       <c r="I300" s="1" t="s">
-        <v>1178</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1" t="s">
-        <v>1179</v>
+        <v>1197</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>1180</v>
+        <v>1198</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1181</v>
+        <v>937</v>
       </c>
       <c r="D301" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="E301" s="1" t="s">
-        <v>1182</v>
+        <v>1062</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>200</v>
+        <v>843</v>
       </c>
       <c r="H301" s="1" t="s">
-        <v>79</v>
+        <v>388</v>
       </c>
       <c r="I301" s="1" t="s">
-        <v>1183</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1" t="s">
-        <v>1184</v>
+        <v>1200</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>1185</v>
+        <v>1201</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1186</v>
+        <v>1202</v>
       </c>
       <c r="D302" s="1">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="E302" s="1" t="s">
-        <v>541</v>
+        <v>343</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H302" s="1" t="s">
-        <v>185</v>
+        <v>81</v>
       </c>
       <c r="I302" s="1" t="s">
-        <v>1187</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1" t="s">
-        <v>1188</v>
+        <v>1204</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1190</v>
+        <v>294</v>
       </c>
       <c r="D303" s="1">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="E303" s="1" t="s">
-        <v>190</v>
+        <v>1206</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>66</v>
+        <v>843</v>
       </c>
       <c r="H303" s="1" t="s">
-        <v>48</v>
+        <v>460</v>
       </c>
       <c r="I303" s="1" t="s">
-        <v>1191</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1" t="s">
-        <v>1192</v>
+        <v>1208</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>1193</v>
+        <v>1209</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>907</v>
+        <v>468</v>
       </c>
       <c r="D304" s="1">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="E304" s="1" t="s">
-        <v>408</v>
+        <v>59</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>78</v>
+        <v>843</v>
       </c>
       <c r="H304" s="1" t="s">
-        <v>578</v>
+        <v>460</v>
       </c>
       <c r="I304" s="1" t="s">
-        <v>1194</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1197</v>
+        <v>969</v>
       </c>
       <c r="D305" s="1">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>500</v>
+        <v>145</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H305" s="1" t="s">
-        <v>1198</v>
+        <v>491</v>
       </c>
       <c r="I305" s="1" t="s">
-        <v>1199</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1" t="s">
-        <v>1200</v>
+        <v>1214</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>1201</v>
+        <v>1215</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>107</v>
+        <v>578</v>
       </c>
       <c r="D306" s="1">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>271</v>
+        <v>257</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H306" s="1" t="s">
-        <v>60</v>
+        <v>460</v>
       </c>
       <c r="I306" s="1" t="s">
-        <v>1202</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1" t="s">
-        <v>1203</v>
+        <v>1217</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>1204</v>
+        <v>1218</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>294</v>
+        <v>875</v>
       </c>
       <c r="D307" s="1">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>190</v>
+        <v>1219</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>482</v>
+        <v>843</v>
       </c>
       <c r="H307" s="1" t="s">
-        <v>155</v>
+        <v>790</v>
       </c>
       <c r="I307" s="1" t="s">
-        <v>1205</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1" t="s">
-        <v>1206</v>
+        <v>1221</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>126</v>
+        <v>468</v>
       </c>
       <c r="D308" s="1">
-        <v>2003</v>
+        <v>2020</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>1208</v>
+        <v>103</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H308" s="1" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I308" s="1" t="s">
-        <v>1209</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1" t="s">
-        <v>1210</v>
+        <v>1224</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>1211</v>
+        <v>1225</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>804</v>
+        <v>171</v>
       </c>
       <c r="D309" s="1">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>577</v>
+        <v>357</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>54</v>
+        <v>843</v>
       </c>
       <c r="H309" s="1" t="s">
-        <v>351</v>
+        <v>98</v>
       </c>
       <c r="I309" s="1" t="s">
-        <v>1212</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1" t="s">
-        <v>1213</v>
+        <v>1227</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>1214</v>
+        <v>1228</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>701</v>
+        <v>937</v>
       </c>
       <c r="D310" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>20</v>
+        <v>1229</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H310" s="1" t="s">
-        <v>97</v>
+        <v>388</v>
       </c>
       <c r="I310" s="1" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>1217</v>
+        <v>1232</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>355</v>
+        <v>73</v>
       </c>
       <c r="D311" s="1">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>1218</v>
+        <v>32</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H311" s="1" t="s">
-        <v>508</v>
+        <v>206</v>
       </c>
       <c r="I311" s="1" t="s">
-        <v>1219</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1" t="s">
-        <v>1220</v>
+        <v>1234</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>1221</v>
+        <v>1235</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D312" s="1">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>229</v>
+        <v>69</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="H312" s="1" t="s">
-        <v>185</v>
+        <v>21</v>
       </c>
       <c r="I312" s="1" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1" t="s">
-        <v>1223</v>
+        <v>1237</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>1224</v>
+        <v>1238</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>11</v>
+        <v>347</v>
       </c>
       <c r="D313" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H313" s="1" t="s">
-        <v>113</v>
+        <v>460</v>
       </c>
       <c r="I313" s="1" t="s">
-        <v>1225</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1" t="s">
-        <v>1226</v>
+        <v>1240</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>1224</v>
+        <v>1241</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>11</v>
+        <v>578</v>
       </c>
       <c r="D314" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>705</v>
+        <v>1242</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H314" s="1" t="s">
-        <v>185</v>
+        <v>1243</v>
       </c>
       <c r="I314" s="1" t="s">
-        <v>1227</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1" t="s">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>1224</v>
+        <v>1246</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>11</v>
+        <v>468</v>
       </c>
       <c r="D315" s="1">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>1229</v>
+        <v>1247</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H315" s="1" t="s">
-        <v>185</v>
+        <v>673</v>
       </c>
       <c r="I315" s="1" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1" t="s">
-        <v>1231</v>
+        <v>1249</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>1224</v>
+        <v>1250</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>11</v>
+        <v>544</v>
       </c>
       <c r="D316" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>33</v>
+        <v>227</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H316" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I316" s="1" t="s">
-        <v>1232</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1" t="s">
-        <v>1233</v>
+        <v>1252</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>1234</v>
+        <v>1253</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="D317" s="1">
-        <v>2008</v>
+        <v>2001</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>387</v>
+        <v>219</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H317" s="1" t="s">
-        <v>1235</v>
+        <v>206</v>
       </c>
       <c r="I317" s="1" t="s">
-        <v>1236</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1" t="s">
-        <v>1237</v>
+        <v>1255</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>1238</v>
+        <v>1256</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>11</v>
+        <v>241</v>
       </c>
       <c r="D318" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>608</v>
+        <v>740</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H318" s="1" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="I318" s="1" t="s">
-        <v>1239</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1" t="s">
-        <v>1240</v>
+        <v>1258</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>1241</v>
+        <v>1259</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>11</v>
+        <v>1260</v>
       </c>
       <c r="D319" s="1">
-        <v>2017</v>
+        <v>2003</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="H319" s="1" t="s">
-        <v>113</v>
+        <v>540</v>
       </c>
       <c r="I319" s="1" t="s">
-        <v>1242</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1" t="s">
-        <v>1243</v>
+        <v>1262</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>1244</v>
+        <v>1263</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>545</v>
+        <v>102</v>
       </c>
       <c r="D320" s="1">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>471</v>
+        <v>1264</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="H320" s="1" t="s">
-        <v>113</v>
+        <v>491</v>
       </c>
       <c r="I320" s="1" t="s">
-        <v>213</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1" t="s">
-        <v>1245</v>
+        <v>1266</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>1246</v>
+        <v>1267</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>349</v>
+        <v>44</v>
       </c>
       <c r="D321" s="1">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>1247</v>
+        <v>496</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>66</v>
+        <v>843</v>
       </c>
       <c r="H321" s="1" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="I321" s="1" t="s">
-        <v>1248</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1" t="s">
-        <v>1249</v>
+        <v>1269</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>1250</v>
+        <v>1270</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>11</v>
+        <v>294</v>
       </c>
       <c r="D322" s="1">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>289</v>
+        <v>1271</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H322" s="1" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="I322" s="1" t="s">
-        <v>1251</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1" t="s">
-        <v>1252</v>
+        <v>1273</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>1253</v>
+        <v>1274</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D323" s="1">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>999</v>
+        <v>45</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H323" s="1" t="s">
-        <v>546</v>
+        <v>47</v>
       </c>
       <c r="I323" s="1" t="s">
-        <v>1254</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1" t="s">
-        <v>1255</v>
+        <v>1276</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>1256</v>
+        <v>1277</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>744</v>
+        <v>270</v>
       </c>
       <c r="D324" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>471</v>
+        <v>86</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H324" s="1" t="s">
-        <v>113</v>
+        <v>191</v>
       </c>
       <c r="I324" s="1" t="s">
-        <v>1257</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1" t="s">
-        <v>1258</v>
+        <v>1279</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>1259</v>
+        <v>1280</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1260</v>
+        <v>270</v>
       </c>
       <c r="D325" s="1">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>1261</v>
+        <v>352</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>54</v>
+        <v>843</v>
       </c>
       <c r="H325" s="1" t="s">
-        <v>103</v>
+        <v>522</v>
       </c>
       <c r="I325" s="1" t="s">
-        <v>1262</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1" t="s">
-        <v>1263</v>
+        <v>1282</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>1264</v>
+        <v>1283</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>284</v>
+        <v>19</v>
       </c>
       <c r="D326" s="1">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H326" s="1" t="s">
-        <v>60</v>
+        <v>290</v>
       </c>
       <c r="I326" s="1" t="s">
-        <v>1265</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1" t="s">
-        <v>1266</v>
+        <v>1285</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>1267</v>
+        <v>1286</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>107</v>
+        <v>1111</v>
       </c>
       <c r="D327" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>90</v>
+        <v>339</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H327" s="1" t="s">
-        <v>103</v>
+        <v>206</v>
       </c>
       <c r="I327" s="1" t="s">
-        <v>1268</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1" t="s">
-        <v>1269</v>
+        <v>1288</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>1270</v>
+        <v>1289</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>126</v>
+        <v>665</v>
       </c>
       <c r="D328" s="1">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>90</v>
+        <v>1290</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H328" s="1" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="I328" s="1" t="s">
-        <v>1271</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1" t="s">
-        <v>1272</v>
+        <v>1292</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>1273</v>
+        <v>1293</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>233</v>
+        <v>1294</v>
       </c>
       <c r="D329" s="1">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>289</v>
+        <v>318</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>212</v>
+        <v>843</v>
       </c>
       <c r="H329" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I329" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>1295</v>
+      </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1" t="s">
-        <v>1274</v>
+        <v>1296</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>1275</v>
+        <v>1297</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>126</v>
+        <v>468</v>
       </c>
       <c r="D330" s="1">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>59</v>
+        <v>1011</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>78</v>
+        <v>843</v>
       </c>
       <c r="H330" s="1" t="s">
-        <v>915</v>
+        <v>388</v>
       </c>
       <c r="I330" s="1" t="s">
-        <v>1276</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1" t="s">
-        <v>1277</v>
+        <v>1299</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>1278</v>
+        <v>1300</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>11</v>
+        <v>1301</v>
       </c>
       <c r="D331" s="1">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>46</v>
+        <v>295</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>27</v>
+        <v>843</v>
       </c>
       <c r="H331" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="I331" s="1" t="s">
-        <v>1279</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1" t="s">
-        <v>1280</v>
+        <v>1303</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>1281</v>
+        <v>1304</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>417</v>
+        <v>1305</v>
       </c>
       <c r="D332" s="1">
-        <v>2023</v>
+        <v>1993</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>243</v>
+        <v>379</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H332" s="1" t="s">
-        <v>185</v>
+        <v>1306</v>
       </c>
       <c r="I332" s="1" t="s">
-        <v>1282</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1" t="s">
-        <v>1283</v>
+        <v>1308</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>1284</v>
+        <v>1309</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1285</v>
+        <v>58</v>
       </c>
       <c r="D333" s="1">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>613</v>
+        <v>1310</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>54</v>
+        <v>281</v>
       </c>
       <c r="H333" s="1" t="s">
-        <v>28</v>
+        <v>522</v>
       </c>
       <c r="I333" s="1" t="s">
-        <v>1286</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1" t="s">
-        <v>1287</v>
+        <v>1312</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>1288</v>
+        <v>1313</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>701</v>
+        <v>270</v>
       </c>
       <c r="D334" s="1">
-        <v>2023</v>
+        <v>2000</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>724</v>
+        <v>569</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H334" s="1" t="s">
-        <v>48</v>
+        <v>526</v>
       </c>
       <c r="I334" s="1" t="s">
-        <v>1289</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1" t="s">
-        <v>1290</v>
+        <v>1315</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>1291</v>
+        <v>1316</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
       <c r="D335" s="1">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H335" s="1" t="s">
-        <v>41</v>
+        <v>1317</v>
       </c>
       <c r="I335" s="1" t="s">
-        <v>1292</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1" t="s">
-        <v>1293</v>
+        <v>1319</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>1294</v>
+        <v>1320</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>892</v>
+        <v>1321</v>
       </c>
       <c r="D336" s="1">
         <v>2007</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H336" s="1" t="s">
-        <v>60</v>
+        <v>673</v>
       </c>
       <c r="I336" s="1" t="s">
-        <v>1295</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1" t="s">
-        <v>1296</v>
+        <v>1323</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>1297</v>
+        <v>1324</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>194</v>
+        <v>1325</v>
       </c>
       <c r="D337" s="1">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>705</v>
+        <v>32</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H337" s="1" t="s">
-        <v>113</v>
+        <v>673</v>
       </c>
       <c r="I337" s="1" t="s">
-        <v>1298</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1" t="s">
-        <v>1299</v>
+        <v>1327</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>1300</v>
+        <v>1328</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>355</v>
+        <v>275</v>
       </c>
       <c r="D338" s="1">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>1301</v>
+        <v>129</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H338" s="1" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I338" s="1" t="s">
-        <v>1302</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1" t="s">
-        <v>1303</v>
+        <v>1330</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>1304</v>
+        <v>1331</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>284</v>
+        <v>175</v>
       </c>
       <c r="D339" s="1">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>1305</v>
+        <v>38</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>482</v>
+        <v>39</v>
       </c>
       <c r="H339" s="1" t="s">
-        <v>578</v>
+        <v>491</v>
       </c>
       <c r="I339" s="1" t="s">
-        <v>1306</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>1308</v>
+        <v>1334</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1309</v>
+        <v>58</v>
       </c>
       <c r="D340" s="1">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>387</v>
+        <v>80</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>923</v>
+        <v>53</v>
       </c>
       <c r="H340" s="1" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="I340" s="1"/>
+        <v>638</v>
+      </c>
+      <c r="I340" s="1" t="s">
+        <v>1335</v>
+      </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1" t="s">
-        <v>1310</v>
+        <v>1336</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>1311</v>
+        <v>1337</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>126</v>
+        <v>275</v>
       </c>
       <c r="D341" s="1">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>599</v>
+        <v>519</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H341" s="1" t="s">
-        <v>915</v>
+        <v>638</v>
       </c>
       <c r="I341" s="1" t="s">
-        <v>1312</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1" t="s">
-        <v>1313</v>
+        <v>1339</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>1314</v>
+        <v>1184</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>25</v>
+        <v>347</v>
       </c>
       <c r="D342" s="1">
         <v>2019</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>387</v>
+        <v>357</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H342" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I342" s="1" t="s">
-        <v>1315</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1" t="s">
-        <v>1316</v>
+        <v>1341</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>1317</v>
+        <v>1342</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>167</v>
+        <v>128</v>
       </c>
       <c r="D343" s="1">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>382</v>
+        <v>1343</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H343" s="1" t="s">
-        <v>1136</v>
+        <v>1344</v>
       </c>
       <c r="I343" s="1" t="s">
-        <v>1318</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1" t="s">
-        <v>1319</v>
+        <v>1346</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>1320</v>
+        <v>1347</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>126</v>
+        <v>1348</v>
       </c>
       <c r="D344" s="1">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>54</v>
+        <v>281</v>
       </c>
       <c r="H344" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I344" s="1" t="s">
-        <v>1321</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1" t="s">
-        <v>1322</v>
+        <v>1350</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>1323</v>
+        <v>1351</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>355</v>
+        <v>1352</v>
       </c>
       <c r="D345" s="1">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>1324</v>
+        <v>693</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H345" s="1" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="I345" s="1" t="s">
-        <v>1325</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1" t="s">
-        <v>1326</v>
+        <v>1354</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>1327</v>
+        <v>1355</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>126</v>
+        <v>294</v>
       </c>
       <c r="D346" s="1">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>478</v>
+        <v>1356</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>54</v>
+        <v>843</v>
       </c>
       <c r="H346" s="1" t="s">
-        <v>508</v>
+        <v>388</v>
       </c>
       <c r="I346" s="1" t="s">
-        <v>1328</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1" t="s">
-        <v>1329</v>
+        <v>1358</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>1330</v>
+        <v>1359</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D347" s="1">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>1331</v>
+        <v>357</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>212</v>
+        <v>843</v>
       </c>
       <c r="H347" s="1" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="I347" s="1" t="s">
-        <v>213</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1" t="s">
-        <v>1332</v>
+        <v>1361</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>1333</v>
+        <v>1362</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D348" s="1">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>212</v>
+        <v>281</v>
       </c>
       <c r="H348" s="1" t="s">
-        <v>72</v>
+        <v>554</v>
       </c>
       <c r="I348" s="1" t="s">
-        <v>213</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1" t="s">
-        <v>1334</v>
+        <v>1364</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>1335</v>
+        <v>1365</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>294</v>
+        <v>58</v>
       </c>
       <c r="D349" s="1">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>1336</v>
+        <v>237</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>91</v>
+        <v>281</v>
       </c>
       <c r="H349" s="1" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="I349" s="1" t="s">
-        <v>251</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1" t="s">
-        <v>1337</v>
+        <v>1366</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>95</v>
+        <v>1368</v>
       </c>
       <c r="D350" s="1">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>225</v>
+        <v>151</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H350" s="1" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="I350" s="1" t="s">
-        <v>1339</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1" t="s">
-        <v>1340</v>
+        <v>1370</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>1341</v>
+        <v>1371</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D351" s="1">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>54</v>
+        <v>281</v>
       </c>
       <c r="H351" s="1" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
       <c r="I351" s="1" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1" t="s">
-        <v>1343</v>
+        <v>1372</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>1344</v>
+        <v>1373</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>126</v>
+        <v>1374</v>
       </c>
       <c r="D352" s="1">
         <v>2016</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>163</v>
+        <v>982</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H352" s="1" t="s">
-        <v>300</v>
+        <v>388</v>
       </c>
       <c r="I352" s="1" t="s">
-        <v>1345</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1" t="s">
-        <v>1346</v>
+        <v>1376</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>1347</v>
+        <v>1377</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>184</v>
+        <v>44</v>
       </c>
       <c r="D353" s="1">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>814</v>
+        <v>38</v>
       </c>
       <c r="F353" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H353" s="1" t="s">
-        <v>1128</v>
+        <v>81</v>
       </c>
       <c r="I353" s="1" t="s">
-        <v>1348</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1" t="s">
-        <v>1349</v>
+        <v>1379</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>1350</v>
+        <v>1380</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D354" s="1">
-        <v>2018</v>
+        <v>1997</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>289</v>
+        <v>45</v>
       </c>
       <c r="F354" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H354" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I354" s="1" t="s">
-        <v>1351</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1" t="s">
-        <v>1352</v>
+        <v>1382</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>1353</v>
+        <v>1383</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>107</v>
+        <v>449</v>
       </c>
       <c r="D355" s="1">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>1354</v>
+        <v>129</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>212</v>
+        <v>121</v>
       </c>
       <c r="H355" s="1" t="s">
-        <v>462</v>
+        <v>109</v>
       </c>
       <c r="I355" s="1" t="s">
-        <v>1355</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1" t="s">
-        <v>1356</v>
+        <v>1385</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>1357</v>
+        <v>1386</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>11</v>
+        <v>479</v>
       </c>
       <c r="D356" s="1">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>666</v>
+        <v>496</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="H356" s="1" t="s">
-        <v>290</v>
+        <v>81</v>
       </c>
       <c r="I356" s="1" t="s">
-        <v>1358</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1" t="s">
-        <v>1359</v>
+        <v>1387</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>1360</v>
+        <v>1388</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>323</v>
+        <v>58</v>
       </c>
       <c r="D357" s="1">
         <v>2014</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>356</v>
+        <v>982</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="H357" s="1" t="s">
-        <v>21</v>
+        <v>383</v>
       </c>
       <c r="I357" s="1" t="s">
-        <v>1361</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1" t="s">
-        <v>1362</v>
+        <v>1389</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>1363</v>
+        <v>1390</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>11</v>
+        <v>236</v>
       </c>
       <c r="D358" s="1">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>1364</v>
+        <v>45</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H358" s="1" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="I358" s="1" t="s">
-        <v>1365</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1" t="s">
-        <v>1366</v>
+        <v>1392</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>1367</v>
+        <v>1393</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>323</v>
+        <v>58</v>
       </c>
       <c r="D359" s="1">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>978</v>
+        <v>295</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>40</v>
+        <v>281</v>
       </c>
       <c r="H359" s="1" t="s">
-        <v>351</v>
+        <v>191</v>
       </c>
       <c r="I359" s="1" t="s">
-        <v>1368</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1" t="s">
-        <v>1369</v>
+        <v>1395</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>1370</v>
+        <v>1396</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>11</v>
+        <v>1305</v>
       </c>
       <c r="D360" s="1">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>295</v>
+        <v>1174</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="H360" s="1" t="s">
-        <v>300</v>
+        <v>460</v>
       </c>
       <c r="I360" s="1" t="s">
-        <v>1371</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1" t="s">
-        <v>1372</v>
+        <v>1397</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>1373</v>
+        <v>1388</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="D361" s="1">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>1374</v>
+        <v>80</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>212</v>
+        <v>281</v>
       </c>
       <c r="H361" s="1" t="s">
-        <v>578</v>
+        <v>191</v>
       </c>
       <c r="I361" s="1" t="s">
-        <v>1375</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1" t="s">
-        <v>1376</v>
+        <v>1398</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>1377</v>
+        <v>1399</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>294</v>
+        <v>44</v>
       </c>
       <c r="D362" s="1">
-        <v>2021</v>
+        <v>1994</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>267</v>
+        <v>1400</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="H362" s="1" t="s">
-        <v>185</v>
+        <v>638</v>
       </c>
       <c r="I362" s="1" t="s">
-        <v>1378</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1" t="s">
-        <v>1379</v>
+        <v>1401</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>1380</v>
+        <v>1402</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>550</v>
+        <v>128</v>
       </c>
       <c r="D363" s="1">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>541</v>
+        <v>366</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H363" s="1" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I363" s="1" t="s">
-        <v>1381</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1" t="s">
-        <v>1382</v>
+        <v>1404</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>1383</v>
+        <v>1405</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>107</v>
+        <v>1301</v>
       </c>
       <c r="D364" s="1">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>102</v>
+        <v>167</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H364" s="1" t="s">
-        <v>72</v>
+        <v>887</v>
       </c>
       <c r="I364" s="1" t="s">
-        <v>1384</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1" t="s">
-        <v>1385</v>
+        <v>1407</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>1386</v>
+        <v>1408</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>355</v>
+        <v>1368</v>
       </c>
       <c r="D365" s="1">
-        <v>1999</v>
+        <v>2014</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>199</v>
+        <v>12</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H365" s="1" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="I365" s="1" t="s">
-        <v>1387</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1" t="s">
-        <v>1388</v>
+        <v>1410</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>1389</v>
+        <v>1411</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>304</v>
+        <v>578</v>
       </c>
       <c r="D366" s="1">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>1390</v>
+        <v>974</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H366" s="1" t="s">
-        <v>113</v>
+        <v>491</v>
       </c>
       <c r="I366" s="1" t="s">
-        <v>1391</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1" t="s">
-        <v>1392</v>
+        <v>1413</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>1393</v>
+        <v>1414</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>167</v>
+        <v>58</v>
       </c>
       <c r="D367" s="1">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>168</v>
+        <v>496</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H367" s="1" t="s">
-        <v>113</v>
+        <v>638</v>
       </c>
       <c r="I367" s="1" t="s">
-        <v>1394</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1" t="s">
-        <v>1395</v>
+        <v>1416</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>1396</v>
+        <v>1417</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>126</v>
+        <v>347</v>
       </c>
       <c r="D368" s="1">
-        <v>2004</v>
+        <v>2025</v>
       </c>
       <c r="E368" s="1" t="s">
-        <v>608</v>
+        <v>257</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H368" s="1" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="I368" s="1" t="s">
-        <v>1397</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1" t="s">
-        <v>1398</v>
+        <v>1419</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>1399</v>
+        <v>1420</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>323</v>
+        <v>530</v>
       </c>
       <c r="D369" s="1">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="E369" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H369" s="1" t="s">
-        <v>48</v>
+        <v>388</v>
       </c>
       <c r="I369" s="1" t="s">
-        <v>1400</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1" t="s">
-        <v>1401</v>
+        <v>1422</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>1402</v>
+        <v>1423</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>122</v>
+        <v>326</v>
       </c>
       <c r="D370" s="1">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>577</v>
+        <v>295</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="H370" s="1" t="s">
-        <v>351</v>
+        <v>81</v>
       </c>
       <c r="I370" s="1" t="s">
-        <v>1403</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1" t="s">
-        <v>1404</v>
+        <v>1425</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>1405</v>
+        <v>1426</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1406</v>
+        <v>1427</v>
       </c>
       <c r="D371" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>577</v>
+        <v>163</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H371" s="1" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="I371" s="1" t="s">
-        <v>1407</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1" t="s">
-        <v>1408</v>
+        <v>1429</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1409</v>
+        <v>1430</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1410</v>
+        <v>79</v>
       </c>
       <c r="D372" s="1">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="E372" s="1" t="s">
-        <v>613</v>
+        <v>80</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H372" s="1" t="s">
-        <v>1411</v>
+        <v>206</v>
       </c>
       <c r="I372" s="1" t="s">
-        <v>1412</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1" t="s">
-        <v>1413</v>
+        <v>1432</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1414</v>
+        <v>1433</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>11</v>
+        <v>578</v>
       </c>
       <c r="D373" s="1">
         <v>1999</v>
       </c>
       <c r="E373" s="1" t="s">
-        <v>319</v>
+        <v>227</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H373" s="1" t="s">
-        <v>48</v>
+        <v>460</v>
       </c>
       <c r="I373" s="1" t="s">
-        <v>1415</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1" t="s">
-        <v>1416</v>
+        <v>1435</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1417</v>
+        <v>1436</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>607</v>
+        <v>578</v>
       </c>
       <c r="D374" s="1">
-        <v>2021</v>
+        <v>2001</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>1418</v>
+        <v>758</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>482</v>
+        <v>121</v>
       </c>
       <c r="H374" s="1" t="s">
-        <v>185</v>
+        <v>491</v>
       </c>
       <c r="I374" s="1" t="s">
-        <v>1419</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1" t="s">
-        <v>1420</v>
+        <v>1438</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>1421</v>
+        <v>1439</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>167</v>
+        <v>1039</v>
       </c>
       <c r="D375" s="1">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>577</v>
+        <v>219</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H375" s="1" t="s">
-        <v>113</v>
+        <v>388</v>
       </c>
       <c r="I375" s="1" t="s">
-        <v>1422</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1" t="s">
-        <v>1423</v>
+        <v>1441</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>1424</v>
+        <v>1442</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>294</v>
+        <v>44</v>
       </c>
       <c r="D376" s="1">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="E376" s="1" t="s">
-        <v>1425</v>
+        <v>1443</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H376" s="1" t="s">
-        <v>60</v>
+        <v>554</v>
       </c>
       <c r="I376" s="1" t="s">
-        <v>1426</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1" t="s">
-        <v>1427</v>
+        <v>1445</v>
       </c>
       <c r="B377" s="1" t="s">
-        <v>1428</v>
+        <v>1446</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1429</v>
+        <v>79</v>
       </c>
       <c r="D377" s="1">
-        <v>2025</v>
+        <v>2007</v>
       </c>
       <c r="E377" s="1" t="s">
-        <v>33</v>
+        <v>1447</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H377" s="1" t="s">
-        <v>185</v>
+        <v>673</v>
       </c>
       <c r="I377" s="1" t="s">
-        <v>1430</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1" t="s">
-        <v>1431</v>
+        <v>1449</v>
       </c>
       <c r="B378" s="1" t="s">
-        <v>1432</v>
+        <v>1450</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>294</v>
+        <v>44</v>
       </c>
       <c r="D378" s="1">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="E378" s="1" t="s">
-        <v>1433</v>
+        <v>285</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H378" s="1" t="s">
-        <v>508</v>
+        <v>81</v>
       </c>
       <c r="I378" s="1" t="s">
-        <v>1434</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1" t="s">
-        <v>1435</v>
+        <v>1452</v>
       </c>
       <c r="B379" s="1" t="s">
-        <v>1436</v>
+        <v>1453</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D379" s="1">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E379" s="1" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H379" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I379" s="1" t="s">
-        <v>1437</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1" t="s">
-        <v>1438</v>
+        <v>1455</v>
       </c>
       <c r="B380" s="1" t="s">
-        <v>1439</v>
+        <v>1456</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>391</v>
+        <v>692</v>
       </c>
       <c r="D380" s="1">
-        <v>2018</v>
+        <v>2001</v>
       </c>
       <c r="E380" s="1" t="s">
-        <v>59</v>
+        <v>693</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="H380" s="1" t="s">
-        <v>48</v>
+        <v>638</v>
       </c>
       <c r="I380" s="1" t="s">
-        <v>1440</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1" t="s">
-        <v>1441</v>
+        <v>1458</v>
       </c>
       <c r="B381" s="1" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>391</v>
+        <v>128</v>
       </c>
       <c r="D381" s="1">
-        <v>2021</v>
+        <v>2003</v>
       </c>
       <c r="E381" s="1" t="s">
-        <v>39</v>
+        <v>1206</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H381" s="1" t="s">
-        <v>113</v>
+        <v>887</v>
       </c>
       <c r="I381" s="1" t="s">
-        <v>1443</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1" t="s">
-        <v>1444</v>
+        <v>1461</v>
       </c>
       <c r="B382" s="1" t="s">
-        <v>1445</v>
+        <v>1462</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1010</v>
+        <v>530</v>
       </c>
       <c r="D382" s="1">
-        <v>2024</v>
+        <v>2005</v>
       </c>
       <c r="E382" s="1" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H382" s="1" t="s">
-        <v>1446</v>
+        <v>81</v>
       </c>
       <c r="I382" s="1" t="s">
-        <v>1447</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1" t="s">
-        <v>1448</v>
+        <v>1464</v>
       </c>
       <c r="B383" s="1" t="s">
-        <v>1449</v>
+        <v>1465</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>11</v>
+        <v>1466</v>
       </c>
       <c r="D383" s="1">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="E383" s="1" t="s">
-        <v>53</v>
+        <v>1467</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>54</v>
+        <v>253</v>
       </c>
       <c r="H383" s="1" t="s">
-        <v>185</v>
+        <v>629</v>
       </c>
       <c r="I383" s="1" t="s">
-        <v>1450</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1" t="s">
-        <v>1451</v>
+        <v>1469</v>
       </c>
       <c r="B384" s="1" t="s">
-        <v>1452</v>
+        <v>1470</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>515</v>
+        <v>1046</v>
       </c>
       <c r="D384" s="1">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E384" s="1" t="s">
-        <v>59</v>
+        <v>276</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>482</v>
+        <v>39</v>
       </c>
       <c r="H384" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="I384" s="1" t="s">
-        <v>1453</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1" t="s">
-        <v>1454</v>
+        <v>1472</v>
       </c>
       <c r="B385" s="1" t="s">
-        <v>1455</v>
+        <v>1473</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>107</v>
+        <v>468</v>
       </c>
       <c r="D385" s="1">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="E385" s="1" t="s">
-        <v>46</v>
+        <v>129</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H385" s="1" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="I385" s="1" t="s">
-        <v>1456</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1" t="s">
-        <v>1457</v>
+        <v>1475</v>
       </c>
       <c r="B386" s="1" t="s">
-        <v>1458</v>
+        <v>1476</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>355</v>
+        <v>155</v>
       </c>
       <c r="D386" s="1">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="E386" s="1" t="s">
-        <v>1208</v>
+        <v>129</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H386" s="1" t="s">
-        <v>118</v>
+        <v>673</v>
       </c>
       <c r="I386" s="1" t="s">
-        <v>1459</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1" t="s">
-        <v>1460</v>
+        <v>1478</v>
       </c>
       <c r="B387" s="1" t="s">
-        <v>1461</v>
+        <v>1479</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>126</v>
+        <v>468</v>
       </c>
       <c r="D387" s="1">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="E387" s="1" t="s">
-        <v>1462</v>
+        <v>134</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>91</v>
+        <v>253</v>
       </c>
       <c r="H387" s="1" t="s">
-        <v>486</v>
+        <v>81</v>
       </c>
       <c r="I387" s="1" t="s">
-        <v>251</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1" t="s">
-        <v>1463</v>
+        <v>1481</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>1464</v>
+        <v>1482</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1465</v>
+        <v>578</v>
       </c>
       <c r="D388" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E388" s="1" t="s">
-        <v>720</v>
+        <v>1483</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H388" s="1" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="I388" s="1" t="s">
-        <v>1466</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1" t="s">
-        <v>1467</v>
+        <v>1485</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>1468</v>
+        <v>1486</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>11</v>
+        <v>578</v>
       </c>
       <c r="D389" s="1">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E389" s="1" t="s">
-        <v>163</v>
+        <v>114</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H389" s="1" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="I389" s="1" t="s">
-        <v>1469</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1" t="s">
-        <v>1470</v>
+        <v>1488</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>1471</v>
+        <v>1489</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1406</v>
+        <v>1490</v>
       </c>
       <c r="D390" s="1">
-        <v>2025</v>
+        <v>2012</v>
       </c>
       <c r="E390" s="1" t="s">
-        <v>382</v>
+        <v>176</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H390" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="I390" s="1" t="s">
-        <v>1472</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1" t="s">
-        <v>1473</v>
+        <v>1492</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>1474</v>
+        <v>1493</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>32</v>
+        <v>770</v>
       </c>
       <c r="D391" s="1">
         <v>2007</v>
       </c>
       <c r="E391" s="1" t="s">
-        <v>1475</v>
+        <v>496</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H391" s="1" t="s">
-        <v>546</v>
+        <v>388</v>
       </c>
       <c r="I391" s="1" t="s">
-        <v>1476</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1" t="s">
-        <v>1477</v>
+        <v>1495</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>1478</v>
+        <v>1496</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>140</v>
+        <v>530</v>
       </c>
       <c r="D392" s="1">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="E392" s="1" t="s">
-        <v>356</v>
+        <v>59</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H392" s="1" t="s">
-        <v>48</v>
+        <v>638</v>
       </c>
       <c r="I392" s="1" t="s">
-        <v>1479</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1" t="s">
-        <v>1480</v>
+        <v>1498</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>1481</v>
+        <v>1499</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>58</v>
+        <v>322</v>
       </c>
       <c r="D393" s="1">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="E393" s="1" t="s">
-        <v>478</v>
+        <v>163</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H393" s="1" t="s">
-        <v>1128</v>
+        <v>388</v>
       </c>
       <c r="I393" s="1" t="s">
-        <v>1482</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1" t="s">
-        <v>1483</v>
+        <v>1501</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>1484</v>
+        <v>1502</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>371</v>
+        <v>414</v>
       </c>
       <c r="D394" s="1">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="E394" s="1" t="s">
-        <v>225</v>
+        <v>295</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H394" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I394" s="1" t="s">
-        <v>1485</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1" t="s">
-        <v>1486</v>
+        <v>1504</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>1487</v>
+        <v>1505</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D395" s="1">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="E395" s="1" t="s">
-        <v>190</v>
+        <v>1506</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H395" s="1" t="s">
-        <v>48</v>
+        <v>629</v>
       </c>
       <c r="I395" s="1" t="s">
-        <v>1488</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1" t="s">
-        <v>1489</v>
+        <v>1508</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>1490</v>
+        <v>1509</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>184</v>
+        <v>270</v>
       </c>
       <c r="D396" s="1">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="E396" s="1" t="s">
-        <v>1491</v>
+        <v>421</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H396" s="1" t="s">
-        <v>113</v>
+        <v>476</v>
       </c>
       <c r="I396" s="1" t="s">
-        <v>1492</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1" t="s">
-        <v>1493</v>
+        <v>1511</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>153</v>
+        <v>1512</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>126</v>
+        <v>578</v>
       </c>
       <c r="D397" s="1">
-        <v>2007</v>
+        <v>2019</v>
       </c>
       <c r="E397" s="1" t="s">
-        <v>33</v>
+        <v>1513</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H397" s="1" t="s">
-        <v>462</v>
+        <v>290</v>
       </c>
       <c r="I397" s="1" t="s">
-        <v>1494</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1" t="s">
-        <v>1495</v>
+        <v>1515</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>1496</v>
+        <v>1516</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>11</v>
+        <v>326</v>
       </c>
       <c r="D398" s="1">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="E398" s="1" t="s">
-        <v>566</v>
+        <v>151</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H398" s="1" t="s">
-        <v>48</v>
+        <v>290</v>
       </c>
       <c r="I398" s="1" t="s">
-        <v>1497</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1" t="s">
-        <v>1498</v>
+        <v>1518</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>1499</v>
+        <v>1519</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>107</v>
+        <v>495</v>
       </c>
       <c r="D399" s="1">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E399" s="1" t="s">
-        <v>243</v>
+        <v>219</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H399" s="1" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="I399" s="1" t="s">
-        <v>1500</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1" t="s">
-        <v>1501</v>
+        <v>1521</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>1502</v>
+        <v>1522</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="D400" s="1">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E400" s="1" t="s">
-        <v>1503</v>
+        <v>1356</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H400" s="1" t="s">
-        <v>782</v>
+        <v>98</v>
       </c>
       <c r="I400" s="1" t="s">
-        <v>1504</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1" t="s">
-        <v>1505</v>
+        <v>1524</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>1506</v>
+        <v>1525</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="D401" s="1">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>154</v>
+        <v>103</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H401" s="1" t="s">
-        <v>48</v>
+        <v>790</v>
       </c>
       <c r="I401" s="1" t="s">
-        <v>1507</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1" t="s">
-        <v>1508</v>
+        <v>1527</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>1509</v>
+        <v>1528</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>95</v>
+        <v>1325</v>
       </c>
       <c r="D402" s="1">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>363</v>
+        <v>421</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H402" s="1" t="s">
-        <v>300</v>
+        <v>491</v>
       </c>
       <c r="I402" s="1" t="s">
-        <v>1510</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1" t="s">
-        <v>1511</v>
+        <v>1530</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>1512</v>
+        <v>1531</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>263</v>
+        <v>294</v>
       </c>
       <c r="D403" s="1">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="E403" s="1" t="s">
-        <v>1513</v>
+        <v>1532</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H403" s="1" t="s">
-        <v>60</v>
+        <v>460</v>
       </c>
       <c r="I403" s="1" t="s">
-        <v>1514</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1" t="s">
-        <v>1515</v>
+        <v>1534</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>1516</v>
+        <v>1535</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1429</v>
+        <v>436</v>
       </c>
       <c r="D404" s="1">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="E404" s="1" t="s">
-        <v>437</v>
+        <v>352</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H404" s="1" t="s">
-        <v>48</v>
+        <v>887</v>
       </c>
       <c r="I404" s="1" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1" t="s">
-        <v>1518</v>
+        <v>1537</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>1519</v>
+        <v>1538</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>254</v>
+        <v>449</v>
       </c>
       <c r="D405" s="1">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="E405" s="1" t="s">
-        <v>666</v>
+        <v>232</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H405" s="1" t="s">
-        <v>41</v>
+        <v>1306</v>
       </c>
       <c r="I405" s="1" t="s">
-        <v>1520</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1" t="s">
-        <v>1521</v>
+        <v>1540</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>1522</v>
+        <v>1541</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>11</v>
+        <v>895</v>
       </c>
       <c r="D406" s="1">
-        <v>2002</v>
+        <v>2022</v>
       </c>
       <c r="E406" s="1" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H406" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I406" s="1" t="s">
-        <v>1523</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1" t="s">
-        <v>1524</v>
+        <v>1543</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>1525</v>
+        <v>1544</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="D407" s="1">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="E407" s="1" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H407" s="1" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="I407" s="1" t="s">
-        <v>1526</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1" t="s">
-        <v>1527</v>
+        <v>1546</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>1528</v>
+        <v>1547</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>345</v>
+        <v>44</v>
       </c>
       <c r="D408" s="1">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="E408" s="1" t="s">
-        <v>102</v>
+        <v>1264</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H408" s="1" t="s">
-        <v>760</v>
+        <v>81</v>
       </c>
       <c r="I408" s="1" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1" t="s">
-        <v>1530</v>
+        <v>1549</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>1531</v>
+        <v>1550</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>318</v>
+        <v>44</v>
       </c>
       <c r="D409" s="1">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="E409" s="1" t="s">
-        <v>141</v>
+        <v>1551</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>200</v>
+        <v>843</v>
       </c>
       <c r="H409" s="1" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I409" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="I409" s="1" t="s">
+        <v>1552</v>
+      </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1" t="s">
-        <v>1532</v>
+        <v>1553</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>345</v>
+        <v>669</v>
       </c>
       <c r="D410" s="1">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="E410" s="1" t="s">
-        <v>229</v>
+        <v>1555</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H410" s="1" t="s">
-        <v>113</v>
+        <v>460</v>
       </c>
       <c r="I410" s="1" t="s">
-        <v>1534</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1" t="s">
-        <v>1535</v>
+        <v>1557</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>1536</v>
+        <v>1558</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>345</v>
+        <v>1202</v>
       </c>
       <c r="D411" s="1">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="E411" s="1" t="s">
-        <v>275</v>
+        <v>45</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>40</v>
+        <v>843</v>
       </c>
       <c r="H411" s="1" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="I411" s="1" t="s">
-        <v>1537</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1" t="s">
-        <v>1538</v>
+        <v>1560</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>1539</v>
+        <v>1561</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>804</v>
+        <v>487</v>
       </c>
       <c r="D412" s="1">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="E412" s="1" t="s">
-        <v>46</v>
+        <v>1562</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>91</v>
+        <v>843</v>
       </c>
       <c r="H412" s="1" t="s">
-        <v>60</v>
+        <v>191</v>
       </c>
       <c r="I412" s="1" t="s">
-        <v>251</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1" t="s">
-        <v>1540</v>
+        <v>1564</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>1541</v>
+        <v>1565</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>126</v>
+        <v>994</v>
       </c>
       <c r="D413" s="1">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="E413" s="1" t="s">
-        <v>652</v>
+        <v>1566</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>47</v>
+        <v>843</v>
       </c>
       <c r="H413" s="1" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="I413" s="1" t="s">
-        <v>1542</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1" t="s">
-        <v>1543</v>
+        <v>1568</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>1544</v>
+        <v>1569</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>744</v>
+        <v>326</v>
       </c>
       <c r="D414" s="1">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="E414" s="1" t="s">
         <v>387</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="H414" s="1" t="s">
-        <v>1411</v>
+        <v>81</v>
       </c>
       <c r="I414" s="1" t="s">
-        <v>1545</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1" t="s">
-        <v>1546</v>
+        <v>1571</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>1547</v>
+        <v>1572</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>968</v>
+        <v>128</v>
       </c>
       <c r="D415" s="1">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="E415" s="1" t="s">
-        <v>1093</v>
+        <v>134</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>66</v>
+        <v>121</v>
       </c>
       <c r="H415" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I415" s="1" t="s">
-        <v>1548</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1" t="s">
-        <v>1549</v>
+        <v>1574</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>1550</v>
+        <v>1575</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>11</v>
+        <v>1576</v>
       </c>
       <c r="D416" s="1">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="E416" s="1" t="s">
-        <v>190</v>
+        <v>1577</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="H416" s="1" t="s">
-        <v>113</v>
+        <v>1578</v>
       </c>
       <c r="I416" s="1" t="s">
-        <v>1551</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1" t="s">
-        <v>1552</v>
+        <v>1580</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>1553</v>
+        <v>1581</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>417</v>
+        <v>665</v>
       </c>
       <c r="D417" s="1">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="E417" s="1" t="s">
-        <v>1491</v>
+        <v>32</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H417" s="1" t="s">
-        <v>1136</v>
+        <v>98</v>
       </c>
       <c r="I417" s="1" t="s">
-        <v>1554</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1" t="s">
-        <v>1555</v>
+        <v>1583</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>1556</v>
+        <v>1584</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>417</v>
+        <v>937</v>
       </c>
       <c r="D418" s="1">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>441</v>
+        <v>339</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H418" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="I418" s="1" t="s">
-        <v>1557</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1" t="s">
-        <v>1558</v>
+        <v>1586</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>1559</v>
+        <v>1587</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>237</v>
+        <v>1588</v>
       </c>
       <c r="D419" s="1">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="E419" s="1" t="s">
-        <v>1560</v>
+        <v>774</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>66</v>
+        <v>253</v>
       </c>
       <c r="H419" s="1" t="s">
-        <v>118</v>
+        <v>638</v>
       </c>
       <c r="I419" s="1" t="s">
-        <v>1561</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1" t="s">
-        <v>1562</v>
+        <v>1590</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>1563</v>
+        <v>1591</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1564</v>
+        <v>44</v>
       </c>
       <c r="D420" s="1">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="E420" s="1" t="s">
-        <v>350</v>
+        <v>371</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>54</v>
+        <v>253</v>
       </c>
       <c r="H420" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="I420" s="1" t="s">
-        <v>1565</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1" t="s">
-        <v>1566</v>
+        <v>1593</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>1567</v>
+        <v>1594</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>198</v>
+        <v>44</v>
       </c>
       <c r="D421" s="1">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>400</v>
+        <v>257</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>200</v>
+        <v>253</v>
       </c>
       <c r="H421" s="1" t="s">
-        <v>508</v>
+        <v>81</v>
       </c>
       <c r="I421" s="1" t="s">
-        <v>1568</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1" t="s">
-        <v>1569</v>
+        <v>1596</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>1570</v>
+        <v>1594</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>935</v>
+        <v>44</v>
       </c>
       <c r="D422" s="1">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="E422" s="1" t="s">
-        <v>437</v>
+        <v>1597</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="H422" s="1" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I422" s="1" t="s">
-        <v>1571</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1" t="s">
-        <v>1572</v>
+        <v>1599</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>1573</v>
+        <v>1594</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="D423" s="1">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="E423" s="1" t="s">
-        <v>709</v>
+        <v>176</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>14</v>
+        <v>253</v>
       </c>
       <c r="H423" s="1" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="I423" s="1" t="s">
-        <v>1574</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1" t="s">
-        <v>1575</v>
+        <v>1601</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>1576</v>
+        <v>1594</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>323</v>
+        <v>44</v>
       </c>
       <c r="D424" s="1">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="E424" s="1" t="s">
-        <v>541</v>
+        <v>163</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H424" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I424" s="1" t="s">
-        <v>1577</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1" t="s">
-        <v>1578</v>
+        <v>1603</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>1579</v>
+        <v>1604</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1580</v>
+        <v>44</v>
       </c>
       <c r="D425" s="1">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="E425" s="1" t="s">
-        <v>608</v>
+        <v>1605</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>923</v>
+        <v>253</v>
       </c>
       <c r="H425" s="1" t="s">
-        <v>1136</v>
+        <v>40</v>
       </c>
       <c r="I425" s="1" t="s">
-        <v>1581</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1" t="s">
-        <v>1582</v>
+        <v>1607</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>1583</v>
+        <v>1608</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>804</v>
+        <v>1609</v>
       </c>
       <c r="D426" s="1">
-        <v>2011</v>
+        <v>2000</v>
       </c>
       <c r="E426" s="1" t="s">
-        <v>199</v>
+        <v>232</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H426" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I426" s="1" t="s">
-        <v>1584</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1" t="s">
-        <v>1585</v>
+        <v>1611</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>1586</v>
+        <v>1612</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>122</v>
+        <v>155</v>
       </c>
       <c r="D427" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="E427" s="1" t="s">
-        <v>1305</v>
+        <v>1021</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>54</v>
+        <v>253</v>
       </c>
       <c r="H427" s="1" t="s">
-        <v>28</v>
+        <v>388</v>
       </c>
       <c r="I427" s="1" t="s">
-        <v>1587</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1" t="s">
-        <v>1588</v>
+        <v>1614</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>1589</v>
+        <v>1615</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>126</v>
+        <v>338</v>
       </c>
       <c r="D428" s="1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E428" s="1" t="s">
-        <v>190</v>
+        <v>1616</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>78</v>
+        <v>253</v>
       </c>
       <c r="H428" s="1" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="I428" s="1" t="s">
-        <v>1590</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1" t="s">
-        <v>1591</v>
+        <v>1618</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>1592</v>
+        <v>1619</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>804</v>
+        <v>1039</v>
       </c>
       <c r="D429" s="1">
         <v>2002</v>
       </c>
       <c r="E429" s="1" t="s">
-        <v>387</v>
+        <v>205</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>91</v>
+        <v>253</v>
       </c>
       <c r="H429" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I429" s="1" t="s">
-        <v>251</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1" t="s">
-        <v>1593</v>
+        <v>1621</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>1594</v>
+        <v>1622</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1309</v>
+        <v>1623</v>
       </c>
       <c r="D430" s="1">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="E430" s="1" t="s">
-        <v>952</v>
+        <v>32</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="H430" s="1" t="s">
-        <v>760</v>
+        <v>81</v>
       </c>
       <c r="I430" s="1" t="s">
-        <v>1595</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1" t="s">
-        <v>1596</v>
+        <v>1625</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>1597</v>
+        <v>1626</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>345</v>
+        <v>1627</v>
       </c>
       <c r="D431" s="1">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="E431" s="1" t="s">
-        <v>90</v>
+        <v>1628</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H431" s="1" t="s">
-        <v>113</v>
+        <v>502</v>
       </c>
       <c r="I431" s="1" t="s">
-        <v>1598</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1" t="s">
-        <v>1599</v>
+        <v>1630</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>1600</v>
+        <v>1631</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>167</v>
+        <v>1627</v>
       </c>
       <c r="D432" s="1">
-        <v>2010</v>
+        <v>2026</v>
       </c>
       <c r="E432" s="1" t="s">
-        <v>1601</v>
+        <v>1628</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H432" s="1" t="s">
-        <v>351</v>
+        <v>1632</v>
       </c>
       <c r="I432" s="1" t="s">
-        <v>1602</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1" t="s">
-        <v>1603</v>
+        <v>1634</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>1604</v>
+        <v>1635</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1605</v>
+        <v>270</v>
       </c>
       <c r="D433" s="1">
-        <v>2023</v>
+        <v>2004</v>
       </c>
       <c r="E433" s="1" t="s">
-        <v>705</v>
+        <v>339</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H433" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="H433" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I433" s="1" t="s">
-        <v>1606</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1" t="s">
-        <v>1607</v>
+        <v>1637</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>1608</v>
+        <v>1638</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>11</v>
+        <v>544</v>
       </c>
       <c r="D434" s="1">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="E434" s="1" t="s">
-        <v>102</v>
+        <v>1116</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H434" s="1" t="s">
-        <v>48</v>
+        <v>388</v>
       </c>
       <c r="I434" s="1" t="s">
-        <v>1609</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1" t="s">
-        <v>1610</v>
+        <v>1640</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>1611</v>
+        <v>1641</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>355</v>
+        <v>155</v>
       </c>
       <c r="D435" s="1">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="E435" s="1" t="s">
-        <v>1612</v>
+        <v>45</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>40</v>
+        <v>1642</v>
       </c>
       <c r="H435" s="1" t="s">
-        <v>1613</v>
+        <v>388</v>
       </c>
       <c r="I435" s="1" t="s">
-        <v>1614</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1" t="s">
-        <v>1615</v>
+        <v>1644</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>1616</v>
+        <v>1645</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>1429</v>
+        <v>468</v>
       </c>
       <c r="D436" s="1">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="E436" s="1" t="s">
-        <v>289</v>
+        <v>232</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H436" s="1" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="I436" s="1" t="s">
-        <v>1617</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1" t="s">
-        <v>1618</v>
+        <v>1647</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>1619</v>
+        <v>1648</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>701</v>
+        <v>294</v>
       </c>
       <c r="D437" s="1">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="E437" s="1" t="s">
-        <v>1425</v>
+        <v>1649</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H437" s="1" t="s">
-        <v>118</v>
+        <v>1650</v>
       </c>
       <c r="I437" s="1" t="s">
-        <v>1620</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1" t="s">
-        <v>1621</v>
+        <v>1652</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>1622</v>
+        <v>1653</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>184</v>
+        <v>665</v>
       </c>
       <c r="D438" s="1">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="E438" s="1" t="s">
-        <v>1623</v>
+        <v>1654</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>195</v>
+        <v>27</v>
       </c>
       <c r="H438" s="1" t="s">
-        <v>1128</v>
-[...1 lines deleted...]
-      <c r="I438" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="I438" s="1" t="s">
+        <v>1655</v>
+      </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1" t="s">
-        <v>1624</v>
+        <v>1656</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>1625</v>
+        <v>1657</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D439" s="1">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E439" s="1" t="s">
-        <v>319</v>
+        <v>421</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H439" s="1" t="s">
-        <v>113</v>
+        <v>554</v>
       </c>
       <c r="I439" s="1" t="s">
-        <v>1626</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1" t="s">
-        <v>1627</v>
+        <v>1659</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>1628</v>
+        <v>1660</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>11</v>
+        <v>487</v>
       </c>
       <c r="D440" s="1">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="E440" s="1" t="s">
-        <v>299</v>
+        <v>442</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H440" s="1" t="s">
-        <v>300</v>
+        <v>460</v>
       </c>
       <c r="I440" s="1" t="s">
-        <v>1629</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1" t="s">
-        <v>1630</v>
+        <v>1662</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>1631</v>
+        <v>1663</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>355</v>
+        <v>697</v>
       </c>
       <c r="D441" s="1">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="E441" s="1" t="s">
-        <v>33</v>
+        <v>357</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H441" s="1" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="I441" s="1" t="s">
-        <v>1632</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1" t="s">
-        <v>1633</v>
+        <v>1665</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>1634</v>
+        <v>1666</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>107</v>
+        <v>289</v>
       </c>
       <c r="D442" s="1">
-        <v>2015</v>
+        <v>2002</v>
       </c>
       <c r="E442" s="1" t="s">
-        <v>84</v>
+        <v>163</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H442" s="1" t="s">
-        <v>72</v>
+        <v>790</v>
       </c>
       <c r="I442" s="1" t="s">
-        <v>1635</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1" t="s">
-        <v>1636</v>
+        <v>1668</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>1637</v>
+        <v>1669</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>355</v>
+        <v>184</v>
       </c>
       <c r="D443" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="E443" s="1" t="s">
-        <v>437</v>
+        <v>379</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H443" s="1" t="s">
-        <v>97</v>
+        <v>460</v>
       </c>
       <c r="I443" s="1" t="s">
-        <v>1638</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1" t="s">
-        <v>1639</v>
+        <v>1671</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>1640</v>
+        <v>1672</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D444" s="1">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="E444" s="1" t="s">
-        <v>350</v>
+        <v>1673</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="H444" s="1" t="s">
-        <v>462</v>
+        <v>81</v>
       </c>
       <c r="I444" s="1" t="s">
-        <v>1641</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1" t="s">
-        <v>1642</v>
+        <v>1675</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>1643</v>
+        <v>1676</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>323</v>
+        <v>128</v>
       </c>
       <c r="D445" s="1">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="E445" s="1" t="s">
-        <v>652</v>
+        <v>421</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H445" s="1" t="s">
-        <v>113</v>
+        <v>491</v>
       </c>
       <c r="I445" s="1" t="s">
-        <v>1644</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1" t="s">
-        <v>1645</v>
+        <v>1678</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>1646</v>
+        <v>1679</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1017</v>
+        <v>1680</v>
       </c>
       <c r="D446" s="1">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="E446" s="1" t="s">
-        <v>1647</v>
+        <v>1681</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H446" s="1" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="I446" s="1" t="s">
-        <v>1648</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1" t="s">
-        <v>1649</v>
+        <v>1683</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>1516</v>
+        <v>1684</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1429</v>
+        <v>236</v>
       </c>
       <c r="D447" s="1">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="E447" s="1" t="s">
-        <v>437</v>
+        <v>38</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>40</v>
+        <v>281</v>
       </c>
       <c r="H447" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="I447" s="1"/>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1" t="s">
-        <v>1651</v>
+        <v>1685</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>1652</v>
+        <v>1686</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>167</v>
+        <v>1301</v>
       </c>
       <c r="D448" s="1">
-        <v>2019</v>
+        <v>2005</v>
       </c>
       <c r="E448" s="1" t="s">
-        <v>190</v>
+        <v>348</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H448" s="1" t="s">
-        <v>21</v>
+        <v>673</v>
       </c>
       <c r="I448" s="1" t="s">
-        <v>1653</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1" t="s">
-        <v>1654</v>
+        <v>1688</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1655</v>
+        <v>1689</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1656</v>
+        <v>1690</v>
       </c>
       <c r="D449" s="1">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="E449" s="1" t="s">
-        <v>387</v>
+        <v>295</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>40</v>
+        <v>281</v>
       </c>
       <c r="H449" s="1" t="s">
-        <v>1235</v>
+        <v>81</v>
       </c>
       <c r="I449" s="1" t="s">
-        <v>1657</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1" t="s">
-        <v>1658</v>
+        <v>1691</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1659</v>
+        <v>1692</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1660</v>
+        <v>1576</v>
       </c>
       <c r="D450" s="1">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="E450" s="1" t="s">
-        <v>199</v>
+        <v>1693</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H450" s="1" t="s">
-        <v>1006</v>
+        <v>388</v>
       </c>
       <c r="I450" s="1" t="s">
-        <v>1661</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1" t="s">
-        <v>1662</v>
+        <v>1695</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1663</v>
+        <v>1696</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1047</v>
+        <v>1188</v>
       </c>
       <c r="D451" s="1">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="E451" s="1" t="s">
-        <v>1664</v>
+        <v>1697</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H451" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I451" s="1" t="s">
-        <v>1665</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1" t="s">
-        <v>1666</v>
+        <v>1699</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1667</v>
+        <v>1700</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>167</v>
+        <v>770</v>
       </c>
       <c r="D452" s="1">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="E452" s="1" t="s">
-        <v>740</v>
+        <v>891</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H452" s="1" t="s">
-        <v>760</v>
+        <v>206</v>
       </c>
       <c r="I452" s="1" t="s">
-        <v>1668</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1" t="s">
-        <v>1669</v>
+        <v>1702</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1670</v>
+        <v>1703</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>167</v>
+        <v>973</v>
       </c>
       <c r="D453" s="1">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="E453" s="1" t="s">
-        <v>65</v>
+        <v>387</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H453" s="1" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="I453" s="1" t="s">
-        <v>1671</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1" t="s">
-        <v>1672</v>
+        <v>1705</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>1673</v>
+        <v>1706</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1674</v>
+        <v>155</v>
       </c>
       <c r="D454" s="1">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="E454" s="1" t="s">
-        <v>46</v>
+        <v>1605</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H454" s="1" t="s">
-        <v>118</v>
+        <v>515</v>
       </c>
       <c r="I454" s="1" t="s">
-        <v>1675</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1" t="s">
-        <v>1676</v>
+        <v>1708</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>1677</v>
+        <v>1709</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>1678</v>
+        <v>468</v>
+      </c>
+      <c r="D455" s="1">
+        <v>2006</v>
       </c>
       <c r="E455" s="1" t="s">
-        <v>1679</v>
+        <v>1506</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H455" s="1" t="s">
-        <v>1680</v>
+        <v>206</v>
       </c>
       <c r="I455" s="1" t="s">
-        <v>1681</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1" t="s">
-        <v>1682</v>
+        <v>1711</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>1604</v>
+        <v>1712</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1683</v>
+        <v>1713</v>
       </c>
       <c r="D456" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E456" s="1" t="s">
-        <v>319</v>
+        <v>45</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H456" s="1" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="I456" s="1" t="s">
-        <v>1684</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1" t="s">
-        <v>1685</v>
+        <v>1715</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>1686</v>
+        <v>1716</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>167</v>
+        <v>1576</v>
       </c>
       <c r="D457" s="1">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="E457" s="1" t="s">
-        <v>1687</v>
+        <v>1717</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>923</v>
+        <v>27</v>
       </c>
       <c r="H457" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I457" s="1"/>
+        <v>28</v>
+      </c>
+      <c r="I457" s="1" t="s">
+        <v>1718</v>
+      </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>304</v>
+        <v>79</v>
       </c>
       <c r="D458" s="1">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="E458" s="1" t="s">
-        <v>271</v>
+        <v>1447</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H458" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I458" s="1" t="s">
-        <v>1690</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1" t="s">
-        <v>1691</v>
+        <v>1722</v>
       </c>
       <c r="B459" s="1" t="s">
-        <v>1692</v>
+        <v>1723</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>126</v>
+        <v>294</v>
       </c>
       <c r="D459" s="1">
         <v>2007</v>
       </c>
       <c r="E459" s="1" t="s">
-        <v>33</v>
+        <v>1724</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H459" s="1" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="I459" s="1" t="s">
-        <v>1693</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1" t="s">
-        <v>1694</v>
+        <v>1726</v>
       </c>
       <c r="B460" s="1" t="s">
-        <v>1695</v>
+        <v>1727</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1696</v>
+        <v>270</v>
       </c>
       <c r="D460" s="1">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>190</v>
+        <v>387</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>54</v>
+        <v>281</v>
       </c>
       <c r="H460" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I460" s="1" t="s">
-        <v>1697</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1" t="s">
-        <v>1698</v>
+        <v>1728</v>
       </c>
       <c r="B461" s="1" t="s">
-        <v>1699</v>
+        <v>1729</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>11</v>
+        <v>294</v>
       </c>
       <c r="D461" s="1">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="E461" s="1" t="s">
-        <v>271</v>
+        <v>139</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H461" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I461" s="1" t="s">
-        <v>1700</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1" t="s">
-        <v>1701</v>
+        <v>1731</v>
       </c>
       <c r="B462" s="1" t="s">
-        <v>1702</v>
+        <v>1732</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D462" s="1">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="E462" s="1" t="s">
-        <v>84</v>
+        <v>1733</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>66</v>
+        <v>281</v>
       </c>
       <c r="H462" s="1" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I462" s="1" t="s">
-        <v>1703</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1" t="s">
-        <v>1704</v>
+        <v>1734</v>
       </c>
       <c r="B463" s="1" t="s">
-        <v>1705</v>
+        <v>1735</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D463" s="1">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>437</v>
+        <v>1443</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>47</v>
+        <v>281</v>
       </c>
       <c r="H463" s="1" t="s">
-        <v>1128</v>
+        <v>673</v>
       </c>
       <c r="I463" s="1" t="s">
-        <v>1706</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1" t="s">
-        <v>1707</v>
+        <v>1736</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>1708</v>
+        <v>1737</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>391</v>
+        <v>1738</v>
       </c>
       <c r="D464" s="1">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="E464" s="1" t="s">
-        <v>566</v>
+        <v>379</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H464" s="1" t="s">
-        <v>113</v>
+        <v>383</v>
       </c>
       <c r="I464" s="1" t="s">
-        <v>1709</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1" t="s">
-        <v>1710</v>
+        <v>1740</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>1711</v>
+        <v>1741</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1660</v>
+        <v>44</v>
       </c>
       <c r="D465" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="E465" s="1" t="s">
-        <v>289</v>
+        <v>86</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="H465" s="1" t="s">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="I465" s="1" t="s">
-        <v>1712</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1" t="s">
-        <v>1713</v>
+        <v>1743</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>1714</v>
+        <v>1744</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>126</v>
+        <v>1745</v>
       </c>
       <c r="D466" s="1">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="E466" s="1" t="s">
-        <v>1715</v>
+        <v>205</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H466" s="1" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="I466" s="1" t="s">
-        <v>1716</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1" t="s">
-        <v>1717</v>
+        <v>1747</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>1718</v>
+        <v>1748</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1719</v>
+        <v>275</v>
       </c>
       <c r="D467" s="1">
-        <v>2021</v>
+        <v>2003</v>
       </c>
       <c r="E467" s="1" t="s">
-        <v>608</v>
+        <v>891</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1720</v>
+        <v>27</v>
       </c>
       <c r="H467" s="1" t="s">
-        <v>48</v>
+        <v>673</v>
       </c>
       <c r="I467" s="1" t="s">
-        <v>1721</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1" t="s">
-        <v>1722</v>
+        <v>1750</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>1723</v>
+        <v>1751</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="D468" s="1">
         <v>2010</v>
       </c>
       <c r="E468" s="1" t="s">
-        <v>141</v>
+        <v>1733</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>91</v>
+        <v>281</v>
       </c>
       <c r="H468" s="1" t="s">
-        <v>97</v>
+        <v>554</v>
       </c>
       <c r="I468" s="1" t="s">
-        <v>1724</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1" t="s">
-        <v>1725</v>
+        <v>1752</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>1726</v>
+        <v>1753</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>318</v>
+        <v>578</v>
       </c>
       <c r="D469" s="1">
-        <v>2005</v>
+        <v>2018</v>
       </c>
       <c r="E469" s="1" t="s">
-        <v>90</v>
+        <v>227</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H469" s="1" t="s">
-        <v>1128</v>
+        <v>81</v>
       </c>
       <c r="I469" s="1" t="s">
-        <v>1727</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1" t="s">
-        <v>1728</v>
+        <v>1755</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>1729</v>
+        <v>1756</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1730</v>
+        <v>969</v>
       </c>
       <c r="D470" s="1">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="E470" s="1" t="s">
-        <v>1731</v>
+        <v>219</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H470" s="1" t="s">
-        <v>351</v>
+        <v>638</v>
       </c>
       <c r="I470" s="1" t="s">
-        <v>1732</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1" t="s">
-        <v>1733</v>
+        <v>1758</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>1734</v>
+        <v>1759</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="D471" s="1">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="E471" s="1" t="s">
-        <v>220</v>
+        <v>387</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H471" s="1" t="s">
-        <v>351</v>
+        <v>191</v>
       </c>
       <c r="I471" s="1" t="s">
-        <v>1735</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1" t="s">
-        <v>1736</v>
+        <v>1761</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>1737</v>
+        <v>1762</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>254</v>
+        <v>1588</v>
       </c>
       <c r="D472" s="1">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="E472" s="1" t="s">
-        <v>1161</v>
+        <v>628</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>66</v>
+        <v>266</v>
       </c>
       <c r="H472" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I472" s="1" t="s">
-        <v>1738</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1" t="s">
-        <v>1739</v>
+        <v>1764</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>1740</v>
+        <v>1765</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="D473" s="1">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="E473" s="1" t="s">
-        <v>363</v>
+        <v>421</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G473" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H473" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="H473" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I473" s="1" t="s">
-        <v>1741</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1" t="s">
-        <v>1742</v>
+        <v>1767</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>1743</v>
+        <v>1768</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>935</v>
+        <v>58</v>
       </c>
       <c r="D474" s="1">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="E474" s="1" t="s">
-        <v>1744</v>
+        <v>1769</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>40</v>
+        <v>281</v>
       </c>
       <c r="H474" s="1" t="s">
-        <v>508</v>
+        <v>191</v>
       </c>
       <c r="I474" s="1" t="s">
-        <v>1745</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1" t="s">
-        <v>1746</v>
+        <v>1770</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>1747</v>
+        <v>1771</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1309</v>
+        <v>294</v>
       </c>
       <c r="D475" s="1">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="E475" s="1" t="s">
-        <v>271</v>
+        <v>1772</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H475" s="1" t="s">
-        <v>760</v>
+        <v>460</v>
       </c>
       <c r="I475" s="1" t="s">
-        <v>1748</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1" t="s">
-        <v>1749</v>
+        <v>1774</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>1750</v>
+        <v>1775</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1660</v>
+        <v>58</v>
       </c>
       <c r="D476" s="1">
-        <v>2020</v>
+        <v>2004</v>
       </c>
       <c r="E476" s="1" t="s">
-        <v>626</v>
+        <v>232</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H476" s="1" t="s">
-        <v>578</v>
+        <v>206</v>
       </c>
       <c r="I476" s="1" t="s">
-        <v>1751</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1" t="s">
-        <v>1752</v>
+        <v>1777</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>1753</v>
+        <v>1778</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>1754</v>
+        <v>578</v>
       </c>
       <c r="D477" s="1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E477" s="1" t="s">
-        <v>363</v>
+        <v>1779</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H477" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I477" s="1" t="s">
-        <v>1755</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1" t="s">
-        <v>1756</v>
+        <v>1781</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>1757</v>
+        <v>1782</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>11</v>
+        <v>770</v>
       </c>
       <c r="D478" s="1">
-        <v>2017</v>
+        <v>2007</v>
       </c>
       <c r="E478" s="1" t="s">
-        <v>1161</v>
+        <v>12</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H478" s="1" t="s">
-        <v>113</v>
+        <v>491</v>
       </c>
       <c r="I478" s="1" t="s">
-        <v>1758</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1" t="s">
-        <v>1759</v>
+        <v>1784</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>1760</v>
+        <v>1785</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>19</v>
+        <v>669</v>
       </c>
       <c r="D479" s="1">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="E479" s="1" t="s">
-        <v>471</v>
+        <v>1786</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H479" s="1" t="s">
-        <v>113</v>
+        <v>638</v>
       </c>
       <c r="I479" s="1" t="s">
-        <v>1761</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1" t="s">
-        <v>1762</v>
+        <v>1788</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>1763</v>
+        <v>1789</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>1764</v>
+        <v>44</v>
       </c>
       <c r="D480" s="1">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="E480" s="1" t="s">
-        <v>267</v>
+        <v>1290</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H480" s="1" t="s">
-        <v>108</v>
+        <v>81</v>
       </c>
       <c r="I480" s="1" t="s">
-        <v>1765</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1" t="s">
-        <v>1766</v>
+        <v>1791</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>1767</v>
+        <v>1792</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>417</v>
+        <v>697</v>
       </c>
       <c r="D481" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="E481" s="1" t="s">
-        <v>1768</v>
+        <v>69</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H481" s="1" t="s">
-        <v>1769</v>
+        <v>206</v>
       </c>
       <c r="I481" s="1" t="s">
-        <v>1770</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1" t="s">
-        <v>1771</v>
+        <v>1794</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>1772</v>
+        <v>1795</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1773</v>
+        <v>322</v>
       </c>
       <c r="D482" s="1">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="E482" s="1" t="s">
-        <v>1774</v>
+        <v>12</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H482" s="1" t="s">
-        <v>964</v>
+        <v>491</v>
       </c>
       <c r="I482" s="1" t="s">
-        <v>1775</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1" t="s">
-        <v>1776</v>
+        <v>1797</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>1777</v>
+        <v>1798</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>237</v>
+        <v>578</v>
       </c>
       <c r="D483" s="1">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E483" s="1" t="s">
-        <v>613</v>
+        <v>1799</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H483" s="1" t="s">
-        <v>21</v>
+        <v>388</v>
       </c>
       <c r="I483" s="1" t="s">
-        <v>1778</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1" t="s">
-        <v>1779</v>
+        <v>1801</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>1780</v>
+        <v>1802</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>237</v>
+        <v>530</v>
       </c>
       <c r="D484" s="1">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="E484" s="1" t="s">
-        <v>1781</v>
+        <v>1803</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H484" s="1" t="s">
-        <v>21</v>
+        <v>290</v>
       </c>
       <c r="I484" s="1" t="s">
-        <v>1782</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1" t="s">
-        <v>1783</v>
+        <v>1805</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>1784</v>
+        <v>1806</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>833</v>
+        <v>1807</v>
       </c>
       <c r="D485" s="1">
-        <v>2000</v>
+        <v>2018</v>
       </c>
       <c r="E485" s="1" t="s">
-        <v>1785</v>
+        <v>139</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>212</v>
+        <v>27</v>
       </c>
       <c r="H485" s="1" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
       <c r="I485" s="1" t="s">
-        <v>213</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1" t="s">
-        <v>1786</v>
+        <v>1809</v>
       </c>
       <c r="B486" s="1" t="s">
-        <v>1787</v>
+        <v>1810</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1788</v>
+        <v>544</v>
       </c>
       <c r="D486" s="1">
-        <v>2018</v>
+        <v>2004</v>
       </c>
       <c r="E486" s="1" t="s">
-        <v>1364</v>
+        <v>232</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="H486" s="1" t="s">
-        <v>21</v>
+        <v>540</v>
       </c>
       <c r="I486" s="1" t="s">
-        <v>1789</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1" t="s">
-        <v>1790</v>
+        <v>1812</v>
       </c>
       <c r="B487" s="1" t="s">
-        <v>1791</v>
+        <v>1813</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D487" s="1">
-        <v>1991</v>
+        <v>2016</v>
       </c>
       <c r="E487" s="1" t="s">
-        <v>295</v>
+        <v>167</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>195</v>
+        <v>121</v>
       </c>
       <c r="H487" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I487" s="1"/>
+        <v>290</v>
+      </c>
+      <c r="I487" s="1" t="s">
+        <v>1814</v>
+      </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1" t="s">
-        <v>1792</v>
+        <v>1815</v>
       </c>
       <c r="B488" s="1" t="s">
-        <v>1793</v>
+        <v>1816</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>233</v>
+        <v>550</v>
       </c>
       <c r="D488" s="1">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="E488" s="1" t="s">
-        <v>46</v>
+        <v>257</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>47</v>
+        <v>253</v>
       </c>
       <c r="H488" s="1" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I488" s="1" t="s">
-        <v>1794</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1" t="s">
-        <v>1795</v>
+        <v>1818</v>
       </c>
       <c r="B489" s="1" t="s">
-        <v>1796</v>
+        <v>1055</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="D489" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="E489" s="1" t="s">
-        <v>471</v>
+        <v>134</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>212</v>
+        <v>253</v>
       </c>
       <c r="H489" s="1" t="s">
-        <v>72</v>
+        <v>271</v>
       </c>
       <c r="I489" s="1" t="s">
-        <v>1797</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1" t="s">
-        <v>1798</v>
+        <v>1820</v>
       </c>
       <c r="B490" s="1" t="s">
-        <v>153</v>
+        <v>1821</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>126</v>
+        <v>322</v>
       </c>
       <c r="D490" s="1">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="E490" s="1" t="s">
-        <v>243</v>
+        <v>1112</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H490" s="1" t="s">
-        <v>462</v>
+        <v>75</v>
       </c>
       <c r="I490" s="1" t="s">
-        <v>1799</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1" t="s">
-        <v>1800</v>
+        <v>1823</v>
       </c>
       <c r="B491" s="1" t="s">
-        <v>1333</v>
+        <v>1824</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>107</v>
+        <v>449</v>
       </c>
       <c r="D491" s="1">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="E491" s="1" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>212</v>
+        <v>121</v>
       </c>
       <c r="H491" s="1" t="s">
-        <v>108</v>
+        <v>388</v>
       </c>
       <c r="I491" s="1" t="s">
-        <v>213</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1" t="s">
-        <v>1801</v>
+        <v>1826</v>
       </c>
       <c r="B492" s="1" t="s">
-        <v>1802</v>
+        <v>1827</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>176</v>
+        <v>294</v>
       </c>
       <c r="D492" s="1">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="E492" s="1" t="s">
-        <v>1803</v>
+        <v>32</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H492" s="1" t="s">
-        <v>79</v>
+        <v>673</v>
       </c>
       <c r="I492" s="1" t="s">
-        <v>1804</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1" t="s">
-        <v>1805</v>
+        <v>1829</v>
       </c>
       <c r="B493" s="1" t="s">
-        <v>1806</v>
+        <v>1830</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>167</v>
+        <v>1831</v>
       </c>
       <c r="D493" s="1">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="E493" s="1" t="s">
-        <v>466</v>
+        <v>1832</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H493" s="1" t="s">
-        <v>28</v>
+        <v>1833</v>
       </c>
       <c r="I493" s="1" t="s">
-        <v>1807</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1" t="s">
-        <v>1808</v>
+        <v>1835</v>
       </c>
       <c r="B494" s="1" t="s">
-        <v>1809</v>
+        <v>1836</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1154</v>
+        <v>275</v>
       </c>
       <c r="D494" s="1">
         <v>2007</v>
       </c>
       <c r="E494" s="1" t="s">
-        <v>225</v>
+        <v>276</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>54</v>
+        <v>253</v>
       </c>
       <c r="H494" s="1" t="s">
-        <v>351</v>
+        <v>206</v>
       </c>
       <c r="I494" s="1" t="s">
-        <v>1810</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1" t="s">
-        <v>1811</v>
+        <v>1838</v>
       </c>
       <c r="B495" s="1" t="s">
-        <v>1812</v>
+        <v>1839</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>355</v>
+        <v>1046</v>
       </c>
       <c r="D495" s="1">
         <v>2018</v>
       </c>
       <c r="E495" s="1" t="s">
-        <v>1813</v>
+        <v>982</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H495" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I495" s="1" t="s">
-        <v>1814</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1" t="s">
-        <v>1815</v>
+        <v>1841</v>
       </c>
       <c r="B496" s="1" t="s">
-        <v>1816</v>
+        <v>1842</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1660</v>
+        <v>1046</v>
       </c>
       <c r="D496" s="1">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="E496" s="1" t="s">
-        <v>541</v>
+        <v>200</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>200</v>
+        <v>253</v>
       </c>
       <c r="H496" s="1" t="s">
-        <v>508</v>
+        <v>15</v>
       </c>
       <c r="I496" s="1" t="s">
-        <v>1817</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1" t="s">
-        <v>1818</v>
+        <v>1844</v>
       </c>
       <c r="B497" s="1" t="s">
-        <v>1819</v>
+        <v>1845</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1820</v>
+        <v>294</v>
       </c>
       <c r="D497" s="1">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="E497" s="1" t="s">
-        <v>65</v>
+        <v>421</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H497" s="1" t="s">
-        <v>113</v>
+        <v>491</v>
       </c>
       <c r="I497" s="1" t="s">
-        <v>1821</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1" t="s">
-        <v>1822</v>
+        <v>1847</v>
       </c>
       <c r="B498" s="1" t="s">
-        <v>1823</v>
+        <v>1848</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>254</v>
+        <v>155</v>
       </c>
       <c r="D498" s="1">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="E498" s="1" t="s">
-        <v>577</v>
+        <v>103</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H498" s="1" t="s">
-        <v>48</v>
+        <v>673</v>
       </c>
       <c r="I498" s="1" t="s">
-        <v>1824</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1" t="s">
-        <v>1825</v>
+        <v>1850</v>
       </c>
       <c r="B499" s="1" t="s">
-        <v>1826</v>
+        <v>1851</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>237</v>
+        <v>1852</v>
       </c>
       <c r="D499" s="1">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E499" s="1" t="s">
-        <v>814</v>
+        <v>134</v>
       </c>
       <c r="F499" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>27</v>
+        <v>253</v>
       </c>
       <c r="H499" s="1" t="s">
-        <v>97</v>
+        <v>1853</v>
       </c>
       <c r="I499" s="1" t="s">
-        <v>1827</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1" t="s">
-        <v>1828</v>
+        <v>1855</v>
       </c>
       <c r="B500" s="1" t="s">
-        <v>1829</v>
+        <v>1856</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1830</v>
+        <v>322</v>
       </c>
       <c r="D500" s="1">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="E500" s="1" t="s">
-        <v>84</v>
+        <v>1681</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H500" s="1" t="s">
-        <v>103</v>
+        <v>388</v>
       </c>
       <c r="I500" s="1" t="s">
-        <v>1831</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1" t="s">
-        <v>1832</v>
+        <v>1858</v>
       </c>
       <c r="B501" s="1" t="s">
-        <v>1833</v>
+        <v>1859</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1834</v>
+        <v>44</v>
       </c>
       <c r="D501" s="1">
         <v>2003</v>
       </c>
       <c r="E501" s="1" t="s">
-        <v>709</v>
+        <v>379</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>14</v>
+        <v>253</v>
       </c>
       <c r="H501" s="1" t="s">
-        <v>578</v>
+        <v>98</v>
       </c>
       <c r="I501" s="1" t="s">
-        <v>1835</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1" t="s">
-        <v>1836</v>
+        <v>1861</v>
       </c>
       <c r="B502" s="1" t="s">
-        <v>1837</v>
+        <v>1862</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="D502" s="1">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="E502" s="1" t="s">
-        <v>1838</v>
+        <v>59</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H502" s="1" t="s">
-        <v>155</v>
+        <v>491</v>
       </c>
       <c r="I502" s="1" t="s">
-        <v>1839</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1" t="s">
-        <v>1840</v>
+        <v>1864</v>
       </c>
       <c r="B503" s="1" t="s">
-        <v>1841</v>
+        <v>1865</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>11</v>
+        <v>1866</v>
       </c>
       <c r="D503" s="1">
-        <v>2001</v>
+        <v>2019</v>
       </c>
       <c r="E503" s="1" t="s">
-        <v>46</v>
+        <v>371</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="H503" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I503" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="I503" s="1" t="s">
+        <v>1867</v>
+      </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1" t="s">
-        <v>1842</v>
+        <v>1868</v>
       </c>
       <c r="B504" s="1" t="s">
-        <v>1843</v>
+        <v>1869</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>233</v>
+        <v>102</v>
       </c>
       <c r="D504" s="1">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="E504" s="1" t="s">
-        <v>740</v>
+        <v>1605</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H504" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I504" s="1" t="s">
-        <v>251</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1" t="s">
-        <v>1844</v>
+        <v>1871</v>
       </c>
       <c r="B505" s="1" t="s">
-        <v>1845</v>
+        <v>1872</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1186</v>
+        <v>294</v>
       </c>
       <c r="D505" s="1">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="E505" s="1" t="s">
-        <v>271</v>
+        <v>701</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="H505" s="1" t="s">
-        <v>60</v>
+        <v>491</v>
       </c>
       <c r="I505" s="1" t="s">
-        <v>1846</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1" t="s">
-        <v>1847</v>
+        <v>1874</v>
       </c>
       <c r="B506" s="1" t="s">
-        <v>1848</v>
+        <v>1875</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>233</v>
+        <v>44</v>
       </c>
       <c r="D506" s="1">
-        <v>2024</v>
+        <v>2001</v>
       </c>
       <c r="E506" s="1" t="s">
-        <v>77</v>
+        <v>569</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H506" s="1" t="s">
-        <v>85</v>
+        <v>554</v>
       </c>
       <c r="I506" s="1" t="s">
-        <v>1849</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1" t="s">
-        <v>1850</v>
+        <v>1877</v>
       </c>
       <c r="B507" s="1" t="s">
-        <v>1851</v>
+        <v>1878</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>233</v>
+        <v>1879</v>
       </c>
       <c r="D507" s="1">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="E507" s="1" t="s">
-        <v>84</v>
+        <v>205</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H507" s="1" t="s">
-        <v>79</v>
+        <v>191</v>
       </c>
       <c r="I507" s="1" t="s">
-        <v>1852</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1" t="s">
-        <v>1853</v>
+        <v>1881</v>
       </c>
       <c r="B508" s="1" t="s">
-        <v>1854</v>
+        <v>1882</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1855</v>
+        <v>270</v>
       </c>
       <c r="D508" s="1">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="E508" s="1" t="s">
-        <v>1856</v>
+        <v>1883</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H508" s="1" t="s">
-        <v>155</v>
+        <v>47</v>
       </c>
       <c r="I508" s="1" t="s">
-        <v>1857</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1" t="s">
-        <v>1858</v>
+        <v>1885</v>
       </c>
       <c r="B509" s="1" t="s">
-        <v>1859</v>
+        <v>1886</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="D509" s="1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E509" s="1" t="s">
-        <v>243</v>
+        <v>982</v>
       </c>
       <c r="F509" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H509" s="1" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="I509" s="1" t="s">
-        <v>1860</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1" t="s">
-        <v>1861</v>
+        <v>1888</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1862</v>
+        <v>1889</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>11</v>
+        <v>969</v>
       </c>
       <c r="D510" s="1">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="E510" s="1" t="s">
-        <v>363</v>
+        <v>1681</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H510" s="1" t="s">
-        <v>113</v>
+        <v>638</v>
       </c>
       <c r="I510" s="1" t="s">
-        <v>1863</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1" t="s">
-        <v>1864</v>
+        <v>1891</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1865</v>
+        <v>1892</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D511" s="1">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="E511" s="1" t="s">
-        <v>824</v>
+        <v>1799</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H511" s="1" t="s">
-        <v>72</v>
+        <v>638</v>
       </c>
       <c r="I511" s="1" t="s">
-        <v>1866</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1" t="s">
-        <v>1867</v>
+        <v>1894</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1868</v>
+        <v>1895</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>534</v>
+        <v>378</v>
       </c>
       <c r="D512" s="1">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E512" s="1" t="s">
-        <v>437</v>
+        <v>1673</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H512" s="1" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="I512" s="1" t="s">
-        <v>1869</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1" t="s">
-        <v>1870</v>
+        <v>1897</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1871</v>
+        <v>1898</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>1047</v>
+        <v>155</v>
       </c>
       <c r="D513" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E513" s="1" t="s">
-        <v>356</v>
+        <v>1021</v>
       </c>
       <c r="F513" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>200</v>
+        <v>253</v>
       </c>
       <c r="H513" s="1" t="s">
-        <v>508</v>
+        <v>206</v>
       </c>
       <c r="I513" s="1" t="s">
-        <v>1872</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1" t="s">
-        <v>1873</v>
+        <v>1900</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1874</v>
+        <v>1901</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>11</v>
+        <v>1902</v>
       </c>
       <c r="D514" s="1">
-        <v>2019</v>
+        <v>2008</v>
       </c>
       <c r="E514" s="1" t="s">
-        <v>1875</v>
+        <v>1903</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="H514" s="1" t="s">
-        <v>396</v>
+        <v>491</v>
       </c>
       <c r="I514" s="1" t="s">
-        <v>1876</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1" t="s">
-        <v>1877</v>
+        <v>1905</v>
       </c>
       <c r="B515" s="1" t="s">
-        <v>1878</v>
+        <v>1906</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1696</v>
+        <v>128</v>
       </c>
       <c r="D515" s="1">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="E515" s="1" t="s">
-        <v>566</v>
+        <v>59</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G515" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H515" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H515" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I515" s="1" t="s">
-        <v>1879</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1" t="s">
-        <v>1880</v>
+        <v>1908</v>
       </c>
       <c r="B516" s="1" t="s">
-        <v>1881</v>
+        <v>1909</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>167</v>
+        <v>669</v>
       </c>
       <c r="D516" s="1">
-        <v>2003</v>
+        <v>2012</v>
       </c>
       <c r="E516" s="1" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="F516" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H516" s="1" t="s">
-        <v>48</v>
+        <v>358</v>
       </c>
       <c r="I516" s="1" t="s">
-        <v>1882</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1" t="s">
-        <v>1883</v>
+        <v>1911</v>
       </c>
       <c r="B517" s="1" t="s">
-        <v>1884</v>
+        <v>1912</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>701</v>
+        <v>1627</v>
       </c>
       <c r="D517" s="1">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="E517" s="1" t="s">
-        <v>1885</v>
+        <v>836</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>195</v>
+        <v>39</v>
       </c>
       <c r="H517" s="1" t="s">
-        <v>351</v>
+        <v>1913</v>
       </c>
       <c r="I517" s="1" t="s">
-        <v>1886</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1" t="s">
-        <v>1887</v>
+        <v>1915</v>
       </c>
       <c r="B518" s="1" t="s">
-        <v>1888</v>
+        <v>1916</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1889</v>
+        <v>330</v>
       </c>
       <c r="D518" s="1">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="E518" s="1" t="s">
-        <v>102</v>
+        <v>496</v>
       </c>
       <c r="F518" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H518" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="I518" s="1" t="s">
-        <v>251</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1" t="s">
-        <v>1890</v>
+        <v>1918</v>
       </c>
       <c r="B519" s="1" t="s">
-        <v>1891</v>
+        <v>1919</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>11</v>
+        <v>1920</v>
       </c>
       <c r="D519" s="1">
-        <v>1997</v>
+        <v>2015</v>
       </c>
       <c r="E519" s="1" t="s">
-        <v>84</v>
+        <v>357</v>
       </c>
       <c r="F519" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="H519" s="1" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="I519" s="1" t="s">
-        <v>1892</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1" t="s">
-        <v>1893</v>
+        <v>1922</v>
       </c>
       <c r="B520" s="1" t="s">
-        <v>1894</v>
+        <v>1923</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D520" s="1">
-        <v>2012</v>
+        <v>2004</v>
       </c>
       <c r="E520" s="1" t="s">
-        <v>289</v>
+        <v>45</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>78</v>
+        <v>253</v>
       </c>
       <c r="H520" s="1" t="s">
-        <v>113</v>
+        <v>358</v>
       </c>
       <c r="I520" s="1" t="s">
-        <v>1895</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1" t="s">
-        <v>1896</v>
+        <v>1925</v>
       </c>
       <c r="B521" s="1" t="s">
-        <v>1897</v>
+        <v>1926</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>355</v>
+        <v>468</v>
       </c>
       <c r="D521" s="1">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="E521" s="1" t="s">
-        <v>774</v>
+        <v>1927</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="H521" s="1" t="s">
-        <v>118</v>
+        <v>206</v>
       </c>
       <c r="I521" s="1" t="s">
-        <v>1898</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1" t="s">
-        <v>1899</v>
+        <v>1929</v>
       </c>
       <c r="B522" s="1" t="s">
-        <v>1900</v>
+        <v>1930</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>371</v>
+        <v>578</v>
       </c>
       <c r="D522" s="1">
-        <v>2022</v>
+        <v>2003</v>
       </c>
       <c r="E522" s="1" t="s">
-        <v>1901</v>
+        <v>1931</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H522" s="1" t="s">
-        <v>1006</v>
+        <v>790</v>
       </c>
       <c r="I522" s="1" t="s">
-        <v>1902</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1" t="s">
-        <v>1903</v>
+        <v>1933</v>
       </c>
       <c r="B523" s="1" t="s">
-        <v>1904</v>
+        <v>1934</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>83</v>
+        <v>1935</v>
       </c>
       <c r="D523" s="1">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="E523" s="1" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H523" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I523" s="1" t="s">
-        <v>1905</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1" t="s">
-        <v>1906</v>
+        <v>1937</v>
       </c>
       <c r="B524" s="1" t="s">
-        <v>1907</v>
+        <v>1938</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>935</v>
+        <v>669</v>
       </c>
       <c r="D524" s="1">
-        <v>2017</v>
+        <v>2006</v>
       </c>
       <c r="E524" s="1" t="s">
-        <v>220</v>
+        <v>1356</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H524" s="1" t="s">
-        <v>48</v>
+        <v>460</v>
       </c>
       <c r="I524" s="1" t="s">
-        <v>1908</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1" t="s">
-        <v>1909</v>
+        <v>1940</v>
       </c>
       <c r="B525" s="1" t="s">
-        <v>1910</v>
+        <v>1941</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>11</v>
+        <v>530</v>
       </c>
       <c r="D525" s="1">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="E525" s="1" t="s">
-        <v>408</v>
+        <v>232</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H525" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I525" s="1" t="s">
-        <v>1911</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1" t="s">
-        <v>1912</v>
+        <v>1943</v>
       </c>
       <c r="B526" s="1" t="s">
-        <v>1913</v>
+        <v>1944</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>11</v>
+        <v>1945</v>
       </c>
       <c r="D526" s="1">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="E526" s="1" t="s">
-        <v>90</v>
+        <v>163</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H526" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I526" s="1" t="s">
-        <v>1914</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1" t="s">
-        <v>1915</v>
+        <v>1947</v>
       </c>
       <c r="B527" s="1" t="s">
-        <v>1916</v>
+        <v>1948</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>258</v>
+        <v>79</v>
       </c>
       <c r="D527" s="1">
-        <v>2020</v>
+        <v>2001</v>
       </c>
       <c r="E527" s="1" t="s">
-        <v>1143</v>
+        <v>343</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H527" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I527" s="1" t="s">
-        <v>1917</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1" t="s">
-        <v>1918</v>
+        <v>1950</v>
       </c>
       <c r="B528" s="1" t="s">
-        <v>1919</v>
+        <v>1951</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>355</v>
+        <v>827</v>
       </c>
       <c r="D528" s="1">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="E528" s="1" t="s">
-        <v>1920</v>
+        <v>103</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H528" s="1" t="s">
-        <v>28</v>
+        <v>388</v>
       </c>
       <c r="I528" s="1" t="s">
-        <v>1921</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1" t="s">
-        <v>1922</v>
+        <v>1953</v>
       </c>
       <c r="B529" s="1" t="s">
-        <v>1923</v>
+        <v>1954</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1119</v>
+        <v>1955</v>
       </c>
       <c r="D529" s="1">
-        <v>2001</v>
+        <v>2021</v>
       </c>
       <c r="E529" s="1" t="s">
-        <v>520</v>
+        <v>1605</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H529" s="1" t="s">
-        <v>41</v>
+        <v>81</v>
       </c>
       <c r="I529" s="1" t="s">
-        <v>1924</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1" t="s">
-        <v>1925</v>
+        <v>1957</v>
       </c>
       <c r="B530" s="1" t="s">
-        <v>1926</v>
+        <v>1958</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1927</v>
+        <v>44</v>
       </c>
       <c r="D530" s="1">
-        <v>2016</v>
+        <v>1991</v>
       </c>
       <c r="E530" s="1" t="s">
-        <v>59</v>
+        <v>628</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="H530" s="1" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="I530" s="1"/>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1" t="s">
-        <v>1929</v>
+        <v>1959</v>
       </c>
       <c r="B531" s="1" t="s">
-        <v>1930</v>
+        <v>1960</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>892</v>
+        <v>578</v>
       </c>
       <c r="D531" s="1">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="E531" s="1" t="s">
-        <v>141</v>
+        <v>108</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H531" s="1" t="s">
-        <v>118</v>
+        <v>460</v>
       </c>
       <c r="I531" s="1" t="s">
-        <v>1931</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1" t="s">
-        <v>1932</v>
+        <v>1962</v>
       </c>
       <c r="B532" s="1" t="s">
-        <v>1933</v>
+        <v>1963</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>263</v>
+        <v>44</v>
       </c>
       <c r="D532" s="1">
-        <v>2019</v>
+        <v>1991</v>
       </c>
       <c r="E532" s="1" t="s">
-        <v>1560</v>
+        <v>496</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="H532" s="1" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>638</v>
+      </c>
+      <c r="I532" s="1"/>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1" t="s">
-        <v>1935</v>
+        <v>1964</v>
       </c>
       <c r="B533" s="1" t="s">
-        <v>1936</v>
+        <v>1965</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>1937</v>
+        <v>562</v>
       </c>
       <c r="D533" s="1">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="E533" s="1" t="s">
-        <v>33</v>
+        <v>1310</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="H533" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="I533" s="1"/>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1" t="s">
-        <v>1939</v>
+        <v>1966</v>
       </c>
       <c r="B534" s="1" t="s">
-        <v>1940</v>
+        <v>1967</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1941</v>
+        <v>1348</v>
       </c>
       <c r="D534" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="E534" s="1" t="s">
-        <v>541</v>
+        <v>496</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H534" s="1" t="s">
-        <v>314</v>
+        <v>206</v>
       </c>
       <c r="I534" s="1" t="s">
-        <v>1942</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1" t="s">
-        <v>1943</v>
+        <v>1969</v>
       </c>
       <c r="B535" s="1" t="s">
-        <v>1944</v>
+        <v>1970</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>176</v>
+        <v>44</v>
       </c>
       <c r="D535" s="1">
-        <v>2010</v>
+        <v>1991</v>
       </c>
       <c r="E535" s="1" t="s">
-        <v>1945</v>
+        <v>1971</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="H535" s="1" t="s">
-        <v>60</v>
+        <v>554</v>
       </c>
       <c r="I535" s="1" t="s">
-        <v>1946</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536" s="1" t="s">
-        <v>1947</v>
+        <v>1973</v>
       </c>
       <c r="B536" s="1" t="s">
-        <v>1948</v>
+        <v>1974</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="D536" s="1">
-        <v>2012</v>
+        <v>1989</v>
       </c>
       <c r="E536" s="1" t="s">
-        <v>267</v>
+        <v>628</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="H536" s="1" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="I536" s="1"/>
     </row>
     <row r="537" spans="1:9">
       <c r="A537" s="1" t="s">
-        <v>1950</v>
+        <v>1975</v>
       </c>
       <c r="B537" s="1" t="s">
-        <v>1951</v>
+        <v>1976</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>167</v>
+        <v>468</v>
       </c>
       <c r="D537" s="1">
-        <v>2019</v>
+        <v>1999</v>
       </c>
       <c r="E537" s="1" t="s">
-        <v>541</v>
+        <v>163</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="H537" s="1" t="s">
-        <v>28</v>
+        <v>460</v>
       </c>
       <c r="I537" s="1" t="s">
-        <v>1952</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538" s="1" t="s">
-        <v>1953</v>
+        <v>1978</v>
       </c>
       <c r="B538" s="1" t="s">
-        <v>1954</v>
+        <v>1700</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>1955</v>
+        <v>294</v>
       </c>
       <c r="D538" s="1">
-        <v>2022</v>
+        <v>2003</v>
       </c>
       <c r="E538" s="1" t="s">
-        <v>724</v>
+        <v>1605</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H538" s="1" t="s">
-        <v>85</v>
+        <v>540</v>
       </c>
       <c r="I538" s="1" t="s">
-        <v>1956</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539" s="1" t="s">
-        <v>1957</v>
+        <v>1980</v>
       </c>
       <c r="B539" s="1" t="s">
-        <v>1958</v>
+        <v>1981</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>140</v>
+        <v>270</v>
       </c>
       <c r="D539" s="1">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E539" s="1" t="s">
-        <v>1305</v>
+        <v>134</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="H539" s="1" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="I539" s="1" t="s">
-        <v>1959</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540" s="1" t="s">
-        <v>1960</v>
+        <v>1983</v>
       </c>
       <c r="B540" s="1" t="s">
-        <v>1961</v>
+        <v>1984</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>167</v>
+        <v>1985</v>
       </c>
       <c r="D540" s="1">
-        <v>1997</v>
+        <v>2018</v>
       </c>
       <c r="E540" s="1" t="s">
-        <v>1962</v>
+        <v>45</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H540" s="1" t="s">
-        <v>760</v>
+        <v>81</v>
       </c>
       <c r="I540" s="1" t="s">
-        <v>1963</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541" s="1" t="s">
-        <v>1964</v>
+        <v>1987</v>
       </c>
       <c r="B541" s="1" t="s">
-        <v>1965</v>
+        <v>1988</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>892</v>
+        <v>969</v>
       </c>
       <c r="D541" s="1">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="E541" s="1" t="s">
-        <v>132</v>
+        <v>1989</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="H541" s="1" t="s">
-        <v>1128</v>
+        <v>673</v>
       </c>
       <c r="I541" s="1" t="s">
-        <v>1966</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542" s="1" t="s">
-        <v>1967</v>
+        <v>1991</v>
       </c>
       <c r="B542" s="1" t="s">
-        <v>1968</v>
+        <v>1992</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>1969</v>
+        <v>44</v>
       </c>
       <c r="D542" s="1">
-        <v>2011</v>
+        <v>2001</v>
       </c>
       <c r="E542" s="1" t="s">
-        <v>1182</v>
+        <v>496</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>200</v>
+        <v>115</v>
       </c>
       <c r="H542" s="1" t="s">
-        <v>60</v>
+        <v>460</v>
       </c>
       <c r="I542" s="1"/>
     </row>
     <row r="543" spans="1:9">
       <c r="A543" s="1" t="s">
-        <v>1970</v>
+        <v>1993</v>
       </c>
       <c r="B543" s="1" t="s">
-        <v>1971</v>
+        <v>1994</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>294</v>
+        <v>44</v>
       </c>
       <c r="D543" s="1">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="E543" s="1" t="s">
-        <v>577</v>
+        <v>74</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="H543" s="1" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="I543" s="1"/>
     </row>
     <row r="544" spans="1:9">
       <c r="A544" s="1" t="s">
-        <v>1973</v>
+        <v>1995</v>
       </c>
       <c r="B544" s="1" t="s">
-        <v>1974</v>
+        <v>1996</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>1975</v>
+        <v>128</v>
       </c>
       <c r="D544" s="1">
-        <v>2012</v>
+        <v>2001</v>
       </c>
       <c r="E544" s="1" t="s">
-        <v>1976</v>
+        <v>1997</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="H544" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>887</v>
+      </c>
+      <c r="I544" s="1"/>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1" t="s">
-        <v>1977</v>
+        <v>1998</v>
       </c>
       <c r="B545" s="1" t="s">
-        <v>1978</v>
+        <v>1999</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>237</v>
+        <v>356</v>
       </c>
       <c r="D545" s="1">
-        <v>2002</v>
+        <v>2019</v>
       </c>
       <c r="E545" s="1" t="s">
-        <v>1962</v>
+        <v>343</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H545" s="1" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="I545" s="1" t="s">
-        <v>1979</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1" t="s">
-        <v>1980</v>
+        <v>2001</v>
       </c>
       <c r="B546" s="1" t="s">
-        <v>1981</v>
+        <v>2002</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="D546" s="1">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="E546" s="1" t="s">
-        <v>709</v>
+        <v>758</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H546" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I546" s="1" t="s">
-        <v>1982</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1" t="s">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="B547" s="1" t="s">
-        <v>1984</v>
+        <v>2005</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>1985</v>
+        <v>270</v>
       </c>
       <c r="D547" s="1">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="E547" s="1" t="s">
-        <v>46</v>
+        <v>2006</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="H547" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I547" s="1" t="s">
-        <v>213</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1" t="s">
-        <v>1986</v>
+        <v>2008</v>
       </c>
       <c r="B548" s="1" t="s">
-        <v>1987</v>
+        <v>2009</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>1988</v>
+        <v>981</v>
       </c>
       <c r="D548" s="1">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="E548" s="1" t="s">
-        <v>65</v>
+        <v>1769</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>200</v>
+        <v>39</v>
       </c>
       <c r="H548" s="1" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="I548" s="1"/>
+        <v>81</v>
+      </c>
+      <c r="I548" s="1" t="s">
+        <v>2010</v>
+      </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1" t="s">
-        <v>1989</v>
+        <v>2011</v>
       </c>
       <c r="B549" s="1" t="s">
-        <v>1990</v>
+        <v>2012</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>323</v>
+        <v>2013</v>
       </c>
       <c r="D549" s="1">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="E549" s="1" t="s">
-        <v>652</v>
+        <v>628</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H549" s="1" t="s">
-        <v>185</v>
+        <v>81</v>
       </c>
       <c r="I549" s="1" t="s">
-        <v>1991</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1" t="s">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="B550" s="1" t="s">
-        <v>1993</v>
+        <v>2016</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="D550" s="1">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="E550" s="1" t="s">
-        <v>1305</v>
+        <v>45</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H550" s="1" t="s">
-        <v>508</v>
+        <v>206</v>
       </c>
       <c r="I550" s="1" t="s">
-        <v>1994</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1" t="s">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="B551" s="1" t="s">
-        <v>1996</v>
+        <v>2019</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>1997</v>
+        <v>102</v>
       </c>
       <c r="D551" s="1">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="E551" s="1" t="s">
-        <v>190</v>
+        <v>257</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H551" s="1" t="s">
-        <v>127</v>
+        <v>491</v>
       </c>
       <c r="I551" s="1" t="s">
-        <v>1998</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1" t="s">
-        <v>1999</v>
+        <v>2021</v>
       </c>
       <c r="B552" s="1" t="s">
-        <v>2000</v>
+        <v>2022</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>237</v>
+        <v>73</v>
       </c>
       <c r="D552" s="1">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="E552" s="1" t="s">
-        <v>2001</v>
+        <v>496</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>40</v>
+        <v>394</v>
       </c>
       <c r="H552" s="1" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I552" s="1"/>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1" t="s">
-        <v>2003</v>
+        <v>2023</v>
       </c>
       <c r="B553" s="1" t="s">
-        <v>2004</v>
+        <v>2024</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>371</v>
+        <v>2025</v>
       </c>
       <c r="D553" s="1">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="E553" s="1" t="s">
-        <v>2005</v>
+        <v>592</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>27</v>
+        <v>394</v>
       </c>
       <c r="H553" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>702</v>
+      </c>
+      <c r="I553" s="1"/>
     </row>
     <row r="554" spans="1:9">
       <c r="A554" s="1" t="s">
-        <v>2007</v>
+        <v>2026</v>
       </c>
       <c r="B554" s="1" t="s">
-        <v>2008</v>
+        <v>2027</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>982</v>
+        <v>2028</v>
       </c>
       <c r="D554" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E554" s="1" t="s">
-        <v>408</v>
+        <v>2029</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H554" s="1" t="s">
-        <v>113</v>
+        <v>754</v>
       </c>
       <c r="I554" s="1" t="s">
-        <v>2009</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1" t="s">
-        <v>2010</v>
+        <v>2031</v>
       </c>
       <c r="B555" s="1" t="s">
-        <v>2011</v>
+        <v>2032</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>874</v>
+        <v>236</v>
       </c>
       <c r="D555" s="1">
-        <v>2016</v>
+        <v>1999</v>
       </c>
       <c r="E555" s="1" t="s">
-        <v>289</v>
+        <v>12</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>78</v>
+        <v>394</v>
       </c>
       <c r="H555" s="1" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="I555" s="1"/>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1" t="s">
-        <v>2013</v>
+        <v>2033</v>
       </c>
       <c r="B556" s="1" t="s">
-        <v>1341</v>
+        <v>2034</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>107</v>
+        <v>468</v>
       </c>
       <c r="D556" s="1">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="E556" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="F556" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G556" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F556" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H556" s="1" t="s">
-        <v>21</v>
+        <v>540</v>
       </c>
       <c r="I556" s="1" t="s">
-        <v>2014</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1" t="s">
-        <v>2015</v>
+        <v>2037</v>
       </c>
       <c r="B557" s="1" t="s">
-        <v>2016</v>
+        <v>2038</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D557" s="1">
         <v>2016</v>
       </c>
       <c r="E557" s="1" t="s">
-        <v>2017</v>
+        <v>200</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="H557" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="I557" s="1"/>
     </row>
     <row r="558" spans="1:9">
       <c r="A558" s="1" t="s">
-        <v>2019</v>
+        <v>2039</v>
       </c>
       <c r="B558" s="1" t="s">
-        <v>2020</v>
+        <v>2040</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>2021</v>
+        <v>468</v>
       </c>
       <c r="D558" s="1">
-        <v>2023</v>
+        <v>2001</v>
       </c>
       <c r="E558" s="1" t="s">
-        <v>84</v>
+        <v>2041</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>482</v>
+        <v>394</v>
       </c>
       <c r="H558" s="1" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>638</v>
+      </c>
+      <c r="I558" s="1"/>
     </row>
     <row r="559" spans="1:9">
       <c r="A559" s="1" t="s">
-        <v>2023</v>
+        <v>2042</v>
       </c>
       <c r="B559" s="1" t="s">
-        <v>2024</v>
+        <v>2043</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>381</v>
+        <v>102</v>
       </c>
       <c r="D559" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="E559" s="1" t="s">
-        <v>132</v>
+        <v>628</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H559" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I559" s="1" t="s">
-        <v>2025</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560" s="1" t="s">
-        <v>2026</v>
+        <v>2045</v>
       </c>
       <c r="B560" s="1" t="s">
-        <v>2027</v>
+        <v>2046</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>1660</v>
+        <v>270</v>
       </c>
       <c r="D560" s="1">
-        <v>2020</v>
+        <v>2000</v>
       </c>
       <c r="E560" s="1" t="s">
-        <v>46</v>
+        <v>421</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="H560" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="I560" s="1"/>
     </row>
     <row r="561" spans="1:9">
       <c r="A561" s="1" t="s">
-        <v>2029</v>
+        <v>2047</v>
       </c>
       <c r="B561" s="1" t="s">
-        <v>2030</v>
+        <v>2048</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>2031</v>
+        <v>1039</v>
       </c>
       <c r="D561" s="1">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="E561" s="1" t="s">
-        <v>2032</v>
+        <v>352</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H561" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I561" s="1" t="s">
-        <v>2033</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562" s="1" t="s">
-        <v>2034</v>
+        <v>2050</v>
       </c>
       <c r="B562" s="1" t="s">
-        <v>2035</v>
+        <v>2051</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="D562" s="1">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="E562" s="1" t="s">
-        <v>102</v>
+        <v>2052</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="H562" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>2053</v>
+      </c>
+      <c r="I562" s="1"/>
     </row>
     <row r="563" spans="1:9">
       <c r="A563" s="1" t="s">
-        <v>2037</v>
+        <v>2054</v>
       </c>
       <c r="B563" s="1" t="s">
-        <v>2038</v>
+        <v>2055</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>1855</v>
+        <v>1490</v>
       </c>
       <c r="D563" s="1">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="E563" s="1" t="s">
-        <v>220</v>
+        <v>496</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="H563" s="1" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="I563" s="1"/>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1" t="s">
-        <v>2040</v>
+        <v>2056</v>
       </c>
       <c r="B564" s="1" t="s">
-        <v>2041</v>
+        <v>2057</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>107</v>
+        <v>2058</v>
       </c>
       <c r="D564" s="1">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E564" s="1" t="s">
-        <v>84</v>
+        <v>237</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H564" s="1" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="I564" s="1" t="s">
-        <v>2042</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1" t="s">
-        <v>2043</v>
+        <v>2060</v>
       </c>
       <c r="B565" s="1" t="s">
-        <v>2044</v>
+        <v>2061</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>2045</v>
+        <v>2062</v>
       </c>
       <c r="D565" s="1">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="E565" s="1" t="s">
-        <v>1305</v>
+        <v>12</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H565" s="1" t="s">
-        <v>1411</v>
+        <v>388</v>
       </c>
       <c r="I565" s="1" t="s">
-        <v>2046</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566" s="1" t="s">
-        <v>2047</v>
+        <v>2064</v>
       </c>
       <c r="B566" s="1" t="s">
-        <v>2048</v>
+        <v>2065</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>254</v>
+        <v>875</v>
       </c>
       <c r="D566" s="1">
-        <v>2006</v>
+        <v>1991</v>
       </c>
       <c r="E566" s="1" t="s">
-        <v>141</v>
+        <v>421</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>47</v>
+        <v>394</v>
       </c>
       <c r="H566" s="1" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>790</v>
+      </c>
+      <c r="I566" s="1"/>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1" t="s">
-        <v>2050</v>
+        <v>2066</v>
       </c>
       <c r="B567" s="1" t="s">
-        <v>2051</v>
+        <v>2067</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>89</v>
+        <v>733</v>
       </c>
       <c r="D567" s="1">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="E567" s="1" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>66</v>
+        <v>394</v>
       </c>
       <c r="H567" s="1" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="I567" s="1"/>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1" t="s">
-        <v>2053</v>
+        <v>2068</v>
       </c>
       <c r="B568" s="1" t="s">
-        <v>2054</v>
+        <v>2069</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>167</v>
+        <v>241</v>
       </c>
       <c r="D568" s="1">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="E568" s="1" t="s">
-        <v>2055</v>
+        <v>1356</v>
       </c>
       <c r="F568" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H568" s="1" t="s">
-        <v>1128</v>
+        <v>206</v>
       </c>
       <c r="I568" s="1" t="s">
-        <v>2056</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569" s="1" t="s">
-        <v>2057</v>
+        <v>2071</v>
       </c>
       <c r="B569" s="1" t="s">
-        <v>2058</v>
+        <v>2072</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>1660</v>
+        <v>73</v>
       </c>
       <c r="D569" s="1">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="E569" s="1" t="s">
-        <v>1364</v>
+        <v>2073</v>
       </c>
       <c r="F569" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>200</v>
+        <v>27</v>
       </c>
       <c r="H569" s="1" t="s">
-        <v>28</v>
+        <v>1344</v>
       </c>
       <c r="I569" s="1" t="s">
-        <v>2059</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1" t="s">
-        <v>2060</v>
+        <v>2075</v>
       </c>
       <c r="B570" s="1" t="s">
-        <v>2061</v>
+        <v>2076</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="D570" s="1">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="E570" s="1" t="s">
-        <v>84</v>
+        <v>227</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H570" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I570" s="1" t="s">
-        <v>2062</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1" t="s">
-        <v>2063</v>
+        <v>2078</v>
       </c>
       <c r="B571" s="1" t="s">
-        <v>2064</v>
+        <v>2079</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>11</v>
+        <v>2080</v>
       </c>
       <c r="D571" s="1">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="E571" s="1" t="s">
-        <v>243</v>
+        <v>200</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H571" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I571" s="1" t="s">
-        <v>2065</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1" t="s">
-        <v>2066</v>
+        <v>2082</v>
       </c>
       <c r="B572" s="1" t="s">
-        <v>2067</v>
+        <v>2083</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>167</v>
+        <v>25</v>
       </c>
       <c r="D572" s="1">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="E572" s="1" t="s">
-        <v>2068</v>
+        <v>295</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H572" s="1" t="s">
-        <v>97</v>
+        <v>526</v>
       </c>
       <c r="I572" s="1" t="s">
-        <v>2069</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573" s="1" t="s">
-        <v>2070</v>
+        <v>2085</v>
       </c>
       <c r="B573" s="1" t="s">
-        <v>2071</v>
+        <v>2086</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>237</v>
+        <v>578</v>
       </c>
       <c r="D573" s="1">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="E573" s="1" t="s">
-        <v>1785</v>
+        <v>176</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H573" s="1" t="s">
-        <v>48</v>
+        <v>290</v>
       </c>
       <c r="I573" s="1" t="s">
-        <v>2072</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574" s="1" t="s">
-        <v>2073</v>
+        <v>2088</v>
       </c>
       <c r="B574" s="1" t="s">
-        <v>2074</v>
+        <v>2089</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>294</v>
+        <v>79</v>
       </c>
       <c r="D574" s="1">
-        <v>2004</v>
+        <v>2012</v>
       </c>
       <c r="E574" s="1" t="s">
-        <v>2075</v>
+        <v>1116</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H574" s="1" t="s">
-        <v>41</v>
+        <v>638</v>
       </c>
       <c r="I574" s="1" t="s">
-        <v>2076</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575" s="1" t="s">
-        <v>2077</v>
+        <v>2091</v>
       </c>
       <c r="B575" s="1" t="s">
-        <v>2078</v>
+        <v>2092</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>1309</v>
+        <v>578</v>
       </c>
       <c r="D575" s="1">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="E575" s="1" t="s">
-        <v>271</v>
+        <v>2093</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H575" s="1" t="s">
-        <v>118</v>
+        <v>522</v>
       </c>
       <c r="I575" s="1" t="s">
-        <v>2079</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576" s="1" t="s">
-        <v>2080</v>
+        <v>2095</v>
       </c>
       <c r="B576" s="1" t="s">
-        <v>2081</v>
+        <v>2096</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>701</v>
+        <v>322</v>
       </c>
       <c r="D576" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="E576" s="1" t="s">
-        <v>2082</v>
+        <v>45</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H576" s="1" t="s">
-        <v>113</v>
+        <v>388</v>
       </c>
       <c r="I576" s="1" t="s">
-        <v>2083</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1" t="s">
-        <v>2084</v>
+        <v>2098</v>
       </c>
       <c r="B577" s="1" t="s">
-        <v>2085</v>
+        <v>2099</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>2086</v>
+        <v>468</v>
       </c>
       <c r="D577" s="1">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="E577" s="1" t="s">
-        <v>225</v>
+        <v>740</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H577" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I577" s="1" t="s">
-        <v>2087</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1" t="s">
-        <v>2088</v>
+        <v>2101</v>
       </c>
       <c r="B578" s="1" t="s">
-        <v>2089</v>
+        <v>2102</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>1309</v>
+        <v>270</v>
       </c>
       <c r="D578" s="1">
-        <v>1997</v>
+        <v>2022</v>
       </c>
       <c r="E578" s="1" t="s">
-        <v>387</v>
+        <v>80</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G578" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H578" s="1" t="s">
-        <v>221</v>
+        <v>60</v>
       </c>
       <c r="I578" s="1" t="s">
-        <v>2090</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579" s="1" t="s">
-        <v>2091</v>
+        <v>2104</v>
       </c>
       <c r="B579" s="1" t="s">
-        <v>2092</v>
+        <v>2105</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>355</v>
+        <v>44</v>
       </c>
       <c r="D579" s="1">
         <v>2019</v>
       </c>
       <c r="E579" s="1" t="s">
-        <v>243</v>
+        <v>2106</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="H579" s="1" t="s">
-        <v>21</v>
+        <v>502</v>
       </c>
       <c r="I579" s="1" t="s">
-        <v>2093</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580" s="1" t="s">
-        <v>2094</v>
+        <v>2108</v>
       </c>
       <c r="B580" s="1" t="s">
-        <v>2095</v>
+        <v>2109</v>
       </c>
       <c r="C580" s="1" t="s">
-        <v>2096</v>
+        <v>406</v>
       </c>
       <c r="D580" s="1">
-        <v>2023</v>
+        <v>2006</v>
       </c>
       <c r="E580" s="1" t="s">
-        <v>1011</v>
+        <v>103</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H580" s="1" t="s">
-        <v>85</v>
+        <v>460</v>
       </c>
       <c r="I580" s="1" t="s">
-        <v>2097</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581" s="1" t="s">
-        <v>2098</v>
+        <v>2111</v>
       </c>
       <c r="B581" s="1" t="s">
-        <v>2099</v>
+        <v>2112</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>534</v>
+        <v>1576</v>
       </c>
       <c r="D581" s="1">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="E581" s="1" t="s">
-        <v>39</v>
+        <v>352</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H581" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I581" s="1" t="s">
-        <v>2100</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582" s="1" t="s">
-        <v>2101</v>
+        <v>2114</v>
       </c>
       <c r="B582" s="1" t="s">
-        <v>2102</v>
+        <v>2115</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>1985</v>
+        <v>468</v>
       </c>
       <c r="D582" s="1">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="E582" s="1" t="s">
-        <v>2103</v>
+        <v>38</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="H582" s="1" t="s">
-        <v>127</v>
+        <v>673</v>
       </c>
       <c r="I582" s="1" t="s">
-        <v>2104</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583" s="1" t="s">
-        <v>2105</v>
+        <v>2117</v>
       </c>
       <c r="B583" s="1" t="s">
-        <v>2106</v>
+        <v>2118</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>11</v>
+        <v>241</v>
       </c>
       <c r="D583" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="E583" s="1" t="s">
-        <v>319</v>
+        <v>352</v>
       </c>
       <c r="F583" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H583" s="1" t="s">
-        <v>915</v>
+        <v>526</v>
       </c>
       <c r="I583" s="1" t="s">
-        <v>2107</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584" s="1" t="s">
-        <v>2108</v>
+        <v>2120</v>
       </c>
       <c r="B584" s="1" t="s">
-        <v>2109</v>
+        <v>2121</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>1465</v>
+        <v>827</v>
       </c>
       <c r="D584" s="1">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="E584" s="1" t="s">
-        <v>2005</v>
+        <v>371</v>
       </c>
       <c r="F584" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H584" s="1" t="s">
-        <v>185</v>
+        <v>1913</v>
       </c>
       <c r="I584" s="1" t="s">
-        <v>2110</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1" t="s">
-        <v>2111</v>
+        <v>2123</v>
       </c>
       <c r="B585" s="1" t="s">
-        <v>2112</v>
+        <v>2124</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>1855</v>
+        <v>128</v>
       </c>
       <c r="D585" s="1">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="E585" s="1" t="s">
-        <v>65</v>
+        <v>2125</v>
       </c>
       <c r="F585" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H585" s="1" t="s">
-        <v>351</v>
+        <v>416</v>
       </c>
       <c r="I585" s="1" t="s">
-        <v>2113</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1" t="s">
-        <v>2114</v>
+        <v>2127</v>
       </c>
       <c r="B586" s="1" t="s">
-        <v>2115</v>
+        <v>2128</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>2116</v>
+        <v>231</v>
       </c>
       <c r="D586" s="1">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="E586" s="1" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H586" s="1" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="I586" s="1" t="s">
-        <v>2117</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1" t="s">
-        <v>2118</v>
+        <v>2130</v>
       </c>
       <c r="B587" s="1" t="s">
-        <v>2119</v>
+        <v>2131</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>237</v>
+        <v>1576</v>
       </c>
       <c r="D587" s="1">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="E587" s="1" t="s">
-        <v>2120</v>
+        <v>1290</v>
       </c>
       <c r="F587" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="H587" s="1" t="s">
-        <v>351</v>
+        <v>206</v>
       </c>
       <c r="I587" s="1" t="s">
-        <v>2121</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1" t="s">
-        <v>2122</v>
+        <v>2133</v>
       </c>
       <c r="B588" s="1" t="s">
-        <v>2123</v>
+        <v>2134</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>126</v>
+        <v>2135</v>
       </c>
       <c r="D588" s="1">
         <v>2005</v>
       </c>
       <c r="E588" s="1" t="s">
-        <v>740</v>
+        <v>1673</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H588" s="1" t="s">
-        <v>300</v>
+        <v>206</v>
       </c>
       <c r="I588" s="1" t="s">
-        <v>2124</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589" s="1" t="s">
-        <v>2125</v>
+        <v>2137</v>
       </c>
       <c r="B589" s="1" t="s">
-        <v>2126</v>
+        <v>2138</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>1429</v>
+        <v>1588</v>
       </c>
       <c r="D589" s="1">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="E589" s="1" t="s">
-        <v>1182</v>
+        <v>688</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H589" s="1" t="s">
-        <v>97</v>
+        <v>673</v>
       </c>
       <c r="I589" s="1" t="s">
-        <v>2127</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590" s="1" t="s">
-        <v>2128</v>
+        <v>2140</v>
       </c>
       <c r="B590" s="1" t="s">
-        <v>2129</v>
+        <v>2141</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>198</v>
+        <v>326</v>
       </c>
       <c r="D590" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E590" s="1" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>200</v>
+        <v>1642</v>
       </c>
       <c r="H590" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I590" s="1" t="s">
-        <v>2130</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591" s="1" t="s">
-        <v>2128</v>
+        <v>2143</v>
       </c>
       <c r="B591" s="1" t="s">
-        <v>2131</v>
+        <v>2144</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>2086</v>
+        <v>1466</v>
       </c>
       <c r="D591" s="1">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E591" s="1" t="s">
-        <v>608</v>
+        <v>257</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="H591" s="1" t="s">
-        <v>185</v>
+        <v>2145</v>
       </c>
       <c r="I591" s="1" t="s">
-        <v>2132</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592" s="1" t="s">
-        <v>2133</v>
+        <v>2147</v>
       </c>
       <c r="B592" s="1" t="s">
-        <v>2134</v>
+        <v>2148</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>107</v>
+        <v>275</v>
       </c>
       <c r="D592" s="1">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="E592" s="1" t="s">
-        <v>2135</v>
+        <v>693</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H592" s="1" t="s">
-        <v>2136</v>
+        <v>206</v>
       </c>
       <c r="I592" s="1" t="s">
-        <v>2137</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593" s="1" t="s">
-        <v>2138</v>
+        <v>2150</v>
       </c>
       <c r="B593" s="1" t="s">
-        <v>2139</v>
+        <v>2151</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>1043</v>
+        <v>550</v>
       </c>
       <c r="D593" s="1">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="E593" s="1" t="s">
-        <v>566</v>
+        <v>276</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H593" s="1" t="s">
-        <v>21</v>
+        <v>2152</v>
       </c>
       <c r="I593" s="1" t="s">
-        <v>2140</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594" s="1" t="s">
-        <v>2141</v>
+        <v>2154</v>
       </c>
       <c r="B594" s="1" t="s">
-        <v>2142</v>
+        <v>2155</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>167</v>
+        <v>1321</v>
       </c>
       <c r="D594" s="1">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="E594" s="1" t="s">
-        <v>2143</v>
+        <v>232</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H594" s="1" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="I594" s="1" t="s">
-        <v>2144</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595" s="1" t="s">
-        <v>2145</v>
+        <v>2157</v>
       </c>
       <c r="B595" s="1" t="s">
-        <v>2146</v>
+        <v>2158</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>2147</v>
+        <v>155</v>
       </c>
       <c r="D595" s="1">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="E595" s="1" t="s">
-        <v>90</v>
+        <v>276</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>66</v>
+        <v>253</v>
       </c>
       <c r="H595" s="1" t="s">
-        <v>185</v>
+        <v>460</v>
       </c>
       <c r="I595" s="1" t="s">
-        <v>2148</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596" s="1" t="s">
-        <v>2149</v>
+        <v>2160</v>
       </c>
       <c r="B596" s="1" t="s">
-        <v>2150</v>
+        <v>2161</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>470</v>
+        <v>79</v>
       </c>
       <c r="D596" s="1">
-        <v>2023</v>
+        <v>1999</v>
       </c>
       <c r="E596" s="1" t="s">
-        <v>243</v>
+        <v>442</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H596" s="1" t="s">
-        <v>185</v>
+        <v>40</v>
       </c>
       <c r="I596" s="1" t="s">
-        <v>2151</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1" t="s">
-        <v>2152</v>
+        <v>2163</v>
       </c>
       <c r="B597" s="1" t="s">
-        <v>2153</v>
+        <v>2164</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>11</v>
+        <v>2165</v>
       </c>
       <c r="D597" s="1">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="E597" s="1" t="s">
-        <v>2154</v>
+        <v>421</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H597" s="1" t="s">
-        <v>300</v>
+        <v>460</v>
       </c>
       <c r="I597" s="1" t="s">
-        <v>2155</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1" t="s">
-        <v>2156</v>
+        <v>2167</v>
       </c>
       <c r="B598" s="1" t="s">
-        <v>2157</v>
+        <v>2168</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>701</v>
+        <v>1321</v>
       </c>
       <c r="D598" s="1">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="E598" s="1" t="s">
-        <v>652</v>
+        <v>1290</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H598" s="1" t="s">
-        <v>41</v>
+        <v>388</v>
       </c>
       <c r="I598" s="1" t="s">
-        <v>2158</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1" t="s">
-        <v>2159</v>
+        <v>2170</v>
       </c>
       <c r="B599" s="1" t="s">
-        <v>2160</v>
+        <v>2171</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>184</v>
+        <v>578</v>
       </c>
       <c r="D599" s="1">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="E599" s="1" t="s">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H599" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I599" s="1" t="s">
-        <v>2161</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600" s="1" t="s">
-        <v>2162</v>
+        <v>2173</v>
       </c>
       <c r="B600" s="1" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>2164</v>
+        <v>58</v>
       </c>
       <c r="D600" s="1">
-        <v>2023</v>
+        <v>2007</v>
       </c>
       <c r="E600" s="1" t="s">
-        <v>541</v>
+        <v>69</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H600" s="1" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="I600" s="1" t="s">
-        <v>2165</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601" s="1" t="s">
-        <v>2166</v>
+        <v>2176</v>
       </c>
       <c r="B601" s="1" t="s">
-        <v>2167</v>
+        <v>2177</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>2168</v>
+        <v>236</v>
       </c>
       <c r="D601" s="1">
-        <v>2023</v>
+        <v>2007</v>
       </c>
       <c r="E601" s="1" t="s">
-        <v>1161</v>
+        <v>232</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="H601" s="1" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="I601" s="1" t="s">
-        <v>2169</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1" t="s">
-        <v>2170</v>
+        <v>2179</v>
       </c>
       <c r="B602" s="1" t="s">
-        <v>2171</v>
+        <v>2180</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>237</v>
+        <v>79</v>
       </c>
       <c r="D602" s="1">
-        <v>1998</v>
+        <v>2016</v>
       </c>
       <c r="E602" s="1" t="s">
-        <v>2172</v>
+        <v>2181</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H602" s="1" t="s">
-        <v>2173</v>
+        <v>98</v>
       </c>
       <c r="I602" s="1" t="s">
-        <v>2174</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1" t="s">
-        <v>2175</v>
+        <v>2183</v>
       </c>
       <c r="B603" s="1" t="s">
-        <v>2176</v>
+        <v>2184</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>323</v>
+        <v>468</v>
       </c>
       <c r="D603" s="1">
-        <v>2023</v>
+        <v>2000</v>
       </c>
       <c r="E603" s="1" t="s">
-        <v>271</v>
+        <v>2185</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H603" s="1" t="s">
-        <v>185</v>
+        <v>460</v>
       </c>
       <c r="I603" s="1" t="s">
-        <v>2177</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604" s="1" t="s">
-        <v>2178</v>
+        <v>2187</v>
       </c>
       <c r="B604" s="1" t="s">
-        <v>2179</v>
+        <v>2188</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="D604" s="1">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="E604" s="1" t="s">
-        <v>387</v>
+        <v>2189</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H604" s="1" t="s">
-        <v>60</v>
+        <v>554</v>
       </c>
       <c r="I604" s="1" t="s">
-        <v>2180</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605" s="1" t="s">
-        <v>2181</v>
+        <v>2191</v>
       </c>
       <c r="B605" s="1" t="s">
-        <v>2182</v>
+        <v>2192</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>58</v>
+        <v>436</v>
       </c>
       <c r="D605" s="1">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="E605" s="1" t="s">
-        <v>1513</v>
+        <v>103</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H605" s="1" t="s">
-        <v>97</v>
+        <v>388</v>
       </c>
       <c r="I605" s="1" t="s">
-        <v>2183</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1" t="s">
-        <v>2184</v>
+        <v>2194</v>
       </c>
       <c r="B606" s="1" t="s">
-        <v>2185</v>
+        <v>2195</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>345</v>
+        <v>530</v>
       </c>
       <c r="D606" s="1">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="E606" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H606" s="1" t="s">
-        <v>118</v>
+        <v>460</v>
       </c>
       <c r="I606" s="1" t="s">
-        <v>2186</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1" t="s">
-        <v>2187</v>
+        <v>2197</v>
       </c>
       <c r="B607" s="1" t="s">
-        <v>2188</v>
+        <v>2198</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>11</v>
+        <v>322</v>
       </c>
       <c r="D607" s="1">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="E607" s="1" t="s">
-        <v>46</v>
+        <v>891</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H607" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I607" s="1" t="s">
-        <v>2189</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608" s="1" t="s">
-        <v>2190</v>
+        <v>2200</v>
       </c>
       <c r="B608" s="1" t="s">
-        <v>2191</v>
+        <v>2201</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="D608" s="1">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="E608" s="1" t="s">
-        <v>243</v>
+        <v>891</v>
       </c>
       <c r="F608" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H608" s="1" t="s">
-        <v>113</v>
+        <v>540</v>
       </c>
       <c r="I608" s="1" t="s">
-        <v>2192</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609" s="1" t="s">
-        <v>2193</v>
+        <v>2203</v>
       </c>
       <c r="B609" s="1" t="s">
-        <v>2194</v>
+        <v>2204</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>2195</v>
+        <v>2205</v>
       </c>
       <c r="D609" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E609" s="1" t="s">
-        <v>1336</v>
+        <v>628</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="H609" s="1" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="I609" s="1" t="s">
-        <v>2196</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610" s="1" t="s">
-        <v>2197</v>
+        <v>2207</v>
       </c>
       <c r="B610" s="1" t="s">
-        <v>2198</v>
+        <v>2208</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D610" s="1">
-        <v>2019</v>
+        <v>2002</v>
       </c>
       <c r="E610" s="1" t="s">
-        <v>2199</v>
+        <v>1290</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H610" s="1" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="I610" s="1" t="s">
-        <v>2200</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611" s="1" t="s">
-        <v>2201</v>
+        <v>2210</v>
       </c>
       <c r="B611" s="1" t="s">
-        <v>2202</v>
+        <v>2211</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>11</v>
+        <v>406</v>
       </c>
       <c r="D611" s="1">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="E611" s="1" t="s">
-        <v>102</v>
+        <v>348</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H611" s="1" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="I611" s="1" t="s">
-        <v>2203</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1" t="s">
-        <v>2204</v>
+        <v>2213</v>
       </c>
       <c r="B612" s="1" t="s">
-        <v>2205</v>
+        <v>2214</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>534</v>
+        <v>697</v>
       </c>
       <c r="D612" s="1">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="E612" s="1" t="s">
-        <v>289</v>
+        <v>496</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>482</v>
+        <v>53</v>
       </c>
       <c r="H612" s="1" t="s">
-        <v>48</v>
+        <v>388</v>
       </c>
       <c r="I612" s="1" t="s">
-        <v>2206</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1" t="s">
-        <v>2207</v>
+        <v>2216</v>
       </c>
       <c r="B613" s="1" t="s">
-        <v>2208</v>
+        <v>2217</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>198</v>
+        <v>1368</v>
       </c>
       <c r="D613" s="1">
         <v>2018</v>
       </c>
       <c r="E613" s="1" t="s">
-        <v>190</v>
+        <v>80</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="H613" s="1" t="s">
-        <v>508</v>
+        <v>81</v>
       </c>
       <c r="I613" s="1" t="s">
-        <v>2209</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1" t="s">
-        <v>2210</v>
+        <v>2219</v>
       </c>
       <c r="B614" s="1" t="s">
-        <v>2211</v>
+        <v>2220</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D614" s="1">
         <v>2009</v>
       </c>
       <c r="E614" s="1" t="s">
-        <v>824</v>
+        <v>2221</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="H614" s="1" t="s">
-        <v>351</v>
+        <v>460</v>
       </c>
       <c r="I614" s="1" t="s">
-        <v>2212</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1" t="s">
-        <v>2213</v>
+        <v>2223</v>
       </c>
       <c r="B615" s="1" t="s">
-        <v>2214</v>
+        <v>2224</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>70</v>
+        <v>2225</v>
       </c>
       <c r="D615" s="1">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="E615" s="1" t="s">
-        <v>77</v>
+        <v>276</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="H615" s="1" t="s">
-        <v>72</v>
+        <v>638</v>
       </c>
       <c r="I615" s="1" t="s">
-        <v>2215</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1" t="s">
-        <v>2216</v>
+        <v>2227</v>
       </c>
       <c r="B616" s="1" t="s">
-        <v>2217</v>
+        <v>2228</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>126</v>
+        <v>58</v>
       </c>
       <c r="D616" s="1">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="E616" s="1" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G616" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H616" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H616" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I616" s="1" t="s">
-        <v>2218</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1" t="s">
-        <v>2219</v>
+        <v>2230</v>
       </c>
       <c r="B617" s="1" t="s">
-        <v>2220</v>
+        <v>2231</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>355</v>
+        <v>58</v>
       </c>
       <c r="D617" s="1">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="E617" s="1" t="s">
-        <v>2221</v>
+        <v>352</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H617" s="1" t="s">
-        <v>21</v>
+        <v>383</v>
       </c>
       <c r="I617" s="1" t="s">
-        <v>2222</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1" t="s">
-        <v>2223</v>
+        <v>2233</v>
       </c>
       <c r="B618" s="1" t="s">
-        <v>2224</v>
+        <v>2234</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>258</v>
+        <v>1301</v>
       </c>
       <c r="D618" s="1">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="E618" s="1" t="s">
-        <v>2225</v>
+        <v>379</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H618" s="1" t="s">
-        <v>41</v>
+        <v>2235</v>
       </c>
       <c r="I618" s="1" t="s">
-        <v>2226</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1" t="s">
-        <v>2227</v>
+        <v>2237</v>
       </c>
       <c r="B619" s="1" t="s">
-        <v>2228</v>
+        <v>2238</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>355</v>
+        <v>270</v>
       </c>
       <c r="D619" s="1">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="E619" s="1" t="s">
-        <v>1425</v>
+        <v>2239</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H619" s="1" t="s">
-        <v>113</v>
+        <v>211</v>
       </c>
       <c r="I619" s="1" t="s">
-        <v>2229</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1" t="s">
-        <v>2230</v>
+        <v>2241</v>
       </c>
       <c r="B620" s="1" t="s">
-        <v>2231</v>
+        <v>2242</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>1834</v>
+        <v>44</v>
       </c>
       <c r="D620" s="1">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="E620" s="1" t="s">
-        <v>1208</v>
+        <v>974</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H620" s="1" t="s">
-        <v>60</v>
+        <v>554</v>
       </c>
       <c r="I620" s="1" t="s">
-        <v>2232</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="B621" s="1" t="s">
-        <v>2234</v>
+        <v>2245</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>107</v>
+        <v>1690</v>
       </c>
       <c r="D621" s="1">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="E621" s="1" t="s">
-        <v>163</v>
+        <v>1673</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G621" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H621" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="H621" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I621" s="1" t="s">
-        <v>2235</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="B622" s="1" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>237</v>
+        <v>550</v>
       </c>
       <c r="D622" s="1">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="E622" s="1" t="s">
-        <v>2238</v>
+        <v>108</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="H622" s="1" t="s">
-        <v>48</v>
+        <v>388</v>
       </c>
       <c r="I622" s="1" t="s">
-        <v>2239</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1" t="s">
-        <v>2240</v>
+        <v>2250</v>
       </c>
       <c r="B623" s="1" t="s">
-        <v>2241</v>
+        <v>2251</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>89</v>
+        <v>294</v>
       </c>
       <c r="D623" s="1">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="E623" s="1" t="s">
-        <v>1731</v>
+        <v>496</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H623" s="1" t="s">
-        <v>185</v>
+        <v>388</v>
       </c>
       <c r="I623" s="1" t="s">
-        <v>2242</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624" s="1" t="s">
-        <v>2243</v>
+        <v>2253</v>
       </c>
       <c r="B624" s="1" t="s">
-        <v>2244</v>
+        <v>2254</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>701</v>
+        <v>468</v>
       </c>
       <c r="D624" s="1">
-        <v>2022</v>
+        <v>2005</v>
       </c>
       <c r="E624" s="1" t="s">
-        <v>39</v>
+        <v>740</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H624" s="1" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="I624" s="1" t="s">
-        <v>2245</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1" t="s">
-        <v>2246</v>
+        <v>2256</v>
       </c>
       <c r="B625" s="1" t="s">
-        <v>2247</v>
+        <v>2257</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>323</v>
+        <v>468</v>
       </c>
       <c r="D625" s="1">
-        <v>2000</v>
+        <v>2024</v>
       </c>
       <c r="E625" s="1" t="s">
-        <v>2248</v>
+        <v>1206</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H625" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I625" s="1" t="s">
-        <v>2249</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1" t="s">
-        <v>2250</v>
+        <v>2259</v>
       </c>
       <c r="B626" s="1" t="s">
-        <v>2251</v>
+        <v>2260</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="D626" s="1">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="E626" s="1" t="s">
-        <v>84</v>
+        <v>2261</v>
       </c>
       <c r="F626" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="H626" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I626" s="1" t="s">
-        <v>2252</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627" s="1" t="s">
-        <v>2253</v>
+        <v>2263</v>
       </c>
       <c r="B627" s="1" t="s">
-        <v>2254</v>
+        <v>2264</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>233</v>
+        <v>2265</v>
       </c>
       <c r="D627" s="1">
-        <v>1999</v>
+        <v>2026</v>
       </c>
       <c r="E627" s="1" t="s">
-        <v>356</v>
+        <v>442</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>923</v>
+        <v>46</v>
       </c>
       <c r="H627" s="1" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="I627" s="1"/>
+        <v>98</v>
+      </c>
+      <c r="I627" s="1" t="s">
+        <v>2266</v>
+      </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628" s="1" t="s">
-        <v>2255</v>
+        <v>2267</v>
       </c>
       <c r="B628" s="1" t="s">
-        <v>2256</v>
+        <v>2268</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>1730</v>
+        <v>44</v>
       </c>
       <c r="D628" s="1">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="E628" s="1" t="s">
-        <v>2257</v>
+        <v>1290</v>
       </c>
       <c r="F628" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H628" s="1" t="s">
-        <v>41</v>
+        <v>554</v>
       </c>
       <c r="I628" s="1" t="s">
-        <v>2258</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629" s="1" t="s">
-        <v>2259</v>
+        <v>2270</v>
       </c>
       <c r="B629" s="1" t="s">
-        <v>2260</v>
+        <v>2271</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>345</v>
+        <v>44</v>
       </c>
       <c r="D629" s="1">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="E629" s="1" t="s">
-        <v>102</v>
+        <v>750</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H629" s="1" t="s">
-        <v>760</v>
+        <v>206</v>
       </c>
       <c r="I629" s="1" t="s">
-        <v>2261</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1" t="s">
-        <v>2262</v>
+        <v>2273</v>
       </c>
       <c r="B630" s="1" t="s">
-        <v>2263</v>
+        <v>2274</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>107</v>
+        <v>550</v>
       </c>
       <c r="D630" s="1">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="E630" s="1" t="s">
-        <v>141</v>
+        <v>108</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
       <c r="H630" s="1" t="s">
-        <v>72</v>
+        <v>388</v>
       </c>
       <c r="I630" s="1" t="s">
-        <v>213</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1" t="s">
-        <v>2264</v>
+        <v>2276</v>
       </c>
       <c r="B631" s="1" t="s">
-        <v>2265</v>
+        <v>2277</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>2266</v>
+        <v>44</v>
       </c>
       <c r="D631" s="1">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E631" s="1" t="s">
-        <v>356</v>
+        <v>59</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H631" s="1" t="s">
-        <v>113</v>
+        <v>554</v>
       </c>
       <c r="I631" s="1" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="B632" s="1" t="s">
-        <v>2269</v>
+        <v>2280</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>1043</v>
+        <v>58</v>
       </c>
       <c r="D632" s="1">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="E632" s="1" t="s">
-        <v>2270</v>
+        <v>103</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H632" s="1" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="I632" s="1" t="s">
-        <v>2271</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633" s="1" t="s">
-        <v>2272</v>
+        <v>2282</v>
       </c>
       <c r="B633" s="1" t="s">
-        <v>2273</v>
+        <v>2283</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>2274</v>
+        <v>79</v>
       </c>
       <c r="D633" s="1">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="E633" s="1" t="s">
-        <v>2275</v>
+        <v>2284</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G633" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H633" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H633" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I633" s="1" t="s">
-        <v>2276</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634" s="1" t="s">
-        <v>2277</v>
+        <v>2286</v>
       </c>
       <c r="B634" s="1" t="s">
-        <v>2278</v>
+        <v>2287</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>237</v>
+        <v>294</v>
       </c>
       <c r="D634" s="1">
-        <v>2010</v>
+        <v>2002</v>
       </c>
       <c r="E634" s="1" t="s">
-        <v>1560</v>
+        <v>379</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H634" s="1" t="s">
-        <v>118</v>
+        <v>460</v>
       </c>
       <c r="I634" s="1" t="s">
-        <v>2279</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635" s="1" t="s">
-        <v>2280</v>
+        <v>2289</v>
       </c>
       <c r="B635" s="1" t="s">
-        <v>2281</v>
+        <v>2290</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>2282</v>
+        <v>294</v>
       </c>
       <c r="D635" s="1">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E635" s="1" t="s">
-        <v>2283</v>
+        <v>371</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>482</v>
+        <v>46</v>
       </c>
       <c r="H635" s="1" t="s">
-        <v>48</v>
+        <v>460</v>
       </c>
       <c r="I635" s="1" t="s">
-        <v>2284</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636" s="1" t="s">
-        <v>2285</v>
+        <v>2292</v>
       </c>
       <c r="B636" s="1" t="s">
-        <v>2286</v>
+        <v>2293</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>2282</v>
+        <v>44</v>
       </c>
       <c r="D636" s="1">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="E636" s="1" t="s">
-        <v>363</v>
+        <v>2294</v>
       </c>
       <c r="F636" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>482</v>
+        <v>46</v>
       </c>
       <c r="H636" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I636" s="1" t="s">
-        <v>2287</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1" t="s">
-        <v>2288</v>
+        <v>2296</v>
       </c>
       <c r="B637" s="1" t="s">
-        <v>2289</v>
+        <v>2297</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D637" s="1">
-        <v>2022</v>
+        <v>2005</v>
       </c>
       <c r="E637" s="1" t="s">
-        <v>720</v>
+        <v>145</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>482</v>
+        <v>46</v>
       </c>
       <c r="H637" s="1" t="s">
-        <v>28</v>
+        <v>211</v>
       </c>
       <c r="I637" s="1" t="s">
-        <v>2290</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="B638" s="1" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>417</v>
+        <v>2301</v>
       </c>
       <c r="D638" s="1">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="E638" s="1" t="s">
-        <v>709</v>
+        <v>2302</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H638" s="1" t="s">
-        <v>486</v>
+        <v>638</v>
       </c>
       <c r="I638" s="1" t="s">
-        <v>2293</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639" s="1" t="s">
-        <v>2294</v>
+        <v>2304</v>
       </c>
       <c r="B639" s="1" t="s">
-        <v>2295</v>
+        <v>2305</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>892</v>
+        <v>468</v>
       </c>
       <c r="D639" s="1">
-        <v>2015</v>
+        <v>2001</v>
       </c>
       <c r="E639" s="1" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="H639" s="1" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="I639" s="1" t="s">
-        <v>2296</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1" t="s">
-        <v>2297</v>
+        <v>2307</v>
       </c>
       <c r="B640" s="1" t="s">
-        <v>2298</v>
+        <v>2308</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>870</v>
+        <v>58</v>
       </c>
       <c r="D640" s="1">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="E640" s="1" t="s">
-        <v>1425</v>
+        <v>1290</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H640" s="1" t="s">
-        <v>2299</v>
+        <v>191</v>
       </c>
       <c r="I640" s="1" t="s">
-        <v>2300</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1" t="s">
-        <v>2301</v>
+        <v>2310</v>
       </c>
       <c r="B641" s="1" t="s">
-        <v>2302</v>
+        <v>2311</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D641" s="1">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="E641" s="1" t="s">
-        <v>2303</v>
+        <v>2312</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H641" s="1" t="s">
-        <v>60</v>
+        <v>290</v>
       </c>
       <c r="I641" s="1" t="s">
-        <v>2304</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1" t="s">
-        <v>2305</v>
+        <v>2314</v>
       </c>
       <c r="B642" s="1" t="s">
-        <v>2306</v>
+        <v>2315</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D642" s="1">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="E642" s="1" t="s">
-        <v>1425</v>
+        <v>496</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H642" s="1" t="s">
-        <v>290</v>
+        <v>206</v>
       </c>
       <c r="I642" s="1" t="s">
-        <v>2307</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643" s="1" t="s">
-        <v>2308</v>
+        <v>2317</v>
       </c>
       <c r="B643" s="1" t="s">
-        <v>2309</v>
+        <v>2318</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>2310</v>
+        <v>102</v>
       </c>
       <c r="D643" s="1">
-        <v>2022</v>
+        <v>2001</v>
       </c>
       <c r="E643" s="1" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="H643" s="1" t="s">
-        <v>48</v>
+        <v>491</v>
       </c>
       <c r="I643" s="1" t="s">
-        <v>2311</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644" s="1" t="s">
-        <v>2312</v>
+        <v>2320</v>
       </c>
       <c r="B644" s="1" t="s">
-        <v>2313</v>
+        <v>2321</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>2314</v>
+        <v>1301</v>
       </c>
       <c r="D644" s="1">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="E644" s="1" t="s">
-        <v>33</v>
+        <v>1229</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H644" s="1" t="s">
-        <v>113</v>
+        <v>460</v>
       </c>
       <c r="I644" s="1" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1" t="s">
-        <v>2316</v>
+        <v>2323</v>
       </c>
       <c r="B645" s="1" t="s">
-        <v>2317</v>
+        <v>2324</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>11</v>
+        <v>1368</v>
       </c>
       <c r="D645" s="1">
-        <v>1989</v>
+        <v>2011</v>
       </c>
       <c r="E645" s="1" t="s">
-        <v>90</v>
+        <v>421</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>195</v>
+        <v>46</v>
       </c>
       <c r="H645" s="1" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="I645" s="1"/>
+        <v>388</v>
+      </c>
+      <c r="I645" s="1" t="s">
+        <v>2325</v>
+      </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="B646" s="1" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>1186</v>
+        <v>294</v>
       </c>
       <c r="D646" s="1">
-        <v>2018</v>
+        <v>1998</v>
       </c>
       <c r="E646" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="F646" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G646" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F646" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H646" s="1" t="s">
-        <v>113</v>
+        <v>2329</v>
       </c>
       <c r="I646" s="1" t="s">
-        <v>2320</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1" t="s">
-        <v>2321</v>
+        <v>2331</v>
       </c>
       <c r="B647" s="1" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>254</v>
+        <v>969</v>
       </c>
       <c r="D647" s="1">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="E647" s="1" t="s">
-        <v>471</v>
+        <v>108</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="H647" s="1" t="s">
-        <v>48</v>
+        <v>638</v>
       </c>
       <c r="I647" s="1" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648" s="1" t="s">
-        <v>2324</v>
+        <v>2334</v>
       </c>
       <c r="B648" s="1" t="s">
-        <v>2325</v>
+        <v>2335</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>1047</v>
+        <v>44</v>
       </c>
       <c r="D648" s="1">
-        <v>2021</v>
+        <v>2006</v>
       </c>
       <c r="E648" s="1" t="s">
-        <v>150</v>
+        <v>2336</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H648" s="1" t="s">
-        <v>314</v>
+        <v>554</v>
       </c>
       <c r="I648" s="1" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1" t="s">
-        <v>2327</v>
+        <v>2338</v>
       </c>
       <c r="B649" s="1" t="s">
-        <v>2328</v>
+        <v>2339</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D649" s="1">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="E649" s="1" t="s">
-        <v>2329</v>
+        <v>371</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H649" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I649" s="1" t="s">
-        <v>2330</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1" t="s">
-        <v>2331</v>
+        <v>2341</v>
       </c>
       <c r="B650" s="1" t="s">
-        <v>2332</v>
+        <v>2342</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>237</v>
+        <v>58</v>
       </c>
       <c r="D650" s="1">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="E650" s="1" t="s">
-        <v>243</v>
+        <v>2343</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H650" s="1" t="s">
-        <v>97</v>
+        <v>2344</v>
       </c>
       <c r="I650" s="1" t="s">
-        <v>2333</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1" t="s">
-        <v>2334</v>
+        <v>482</v>
       </c>
       <c r="B651" s="1" t="s">
-        <v>2335</v>
+        <v>2346</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>237</v>
+        <v>1154</v>
       </c>
       <c r="D651" s="1">
-        <v>2002</v>
+        <v>2018</v>
       </c>
       <c r="E651" s="1" t="s">
-        <v>267</v>
+        <v>393</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H651" s="1" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="I651" s="1" t="s">
-        <v>2336</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1" t="s">
-        <v>2337</v>
+        <v>2348</v>
       </c>
       <c r="B652" s="1" t="s">
-        <v>2338</v>
+        <v>2349</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>1564</v>
+        <v>530</v>
       </c>
       <c r="D652" s="1">
-        <v>2023</v>
+        <v>2004</v>
       </c>
       <c r="E652" s="1" t="s">
-        <v>2339</v>
+        <v>2350</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="H652" s="1" t="s">
-        <v>15</v>
+        <v>638</v>
       </c>
       <c r="I652" s="1" t="s">
-        <v>2340</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1" t="s">
-        <v>2341</v>
+        <v>2352</v>
       </c>
       <c r="B653" s="1" t="s">
-        <v>2342</v>
+        <v>2353</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="D653" s="1">
-        <v>1991</v>
+        <v>2006</v>
       </c>
       <c r="E653" s="1" t="s">
-        <v>2343</v>
+        <v>80</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>195</v>
+        <v>46</v>
       </c>
       <c r="H653" s="1" t="s">
-        <v>300</v>
+        <v>460</v>
       </c>
       <c r="I653" s="1" t="s">
-        <v>2344</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1" t="s">
-        <v>2345</v>
+        <v>2355</v>
       </c>
       <c r="B654" s="1" t="s">
-        <v>2346</v>
+        <v>2356</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D654" s="1">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="E654" s="1" t="s">
-        <v>2347</v>
+        <v>163</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H654" s="1" t="s">
-        <v>351</v>
+        <v>206</v>
       </c>
       <c r="I654" s="1" t="s">
-        <v>2348</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1" t="s">
-        <v>2349</v>
+        <v>2358</v>
       </c>
       <c r="B655" s="1" t="s">
-        <v>2350</v>
+        <v>2359</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="D655" s="1">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="E655" s="1" t="s">
-        <v>77</v>
+        <v>496</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
       <c r="H655" s="1" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="I655" s="1" t="s">
-        <v>213</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1" t="s">
-        <v>2351</v>
+        <v>2361</v>
       </c>
       <c r="B656" s="1" t="s">
-        <v>2352</v>
+        <v>2362</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>2353</v>
+        <v>85</v>
       </c>
       <c r="D656" s="1">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="E656" s="1" t="s">
-        <v>190</v>
+        <v>393</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H656" s="1" t="s">
-        <v>1411</v>
+        <v>40</v>
       </c>
       <c r="I656" s="1" t="s">
-        <v>2354</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1" t="s">
-        <v>2355</v>
+        <v>2364</v>
       </c>
       <c r="B657" s="1" t="s">
-        <v>2228</v>
+        <v>2365</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>355</v>
+        <v>44</v>
       </c>
       <c r="D657" s="1">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="E657" s="1" t="s">
-        <v>441</v>
+        <v>2366</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H657" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I657" s="1" t="s">
-        <v>2356</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1" t="s">
-        <v>2357</v>
+        <v>2368</v>
       </c>
       <c r="B658" s="1" t="s">
-        <v>2358</v>
+        <v>2369</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>2359</v>
+        <v>79</v>
       </c>
       <c r="D658" s="1">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="E658" s="1" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="H658" s="1" t="s">
-        <v>221</v>
+        <v>40</v>
       </c>
       <c r="I658" s="1" t="s">
-        <v>2360</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1" t="s">
-        <v>2361</v>
+        <v>2371</v>
       </c>
       <c r="B659" s="1" t="s">
-        <v>2362</v>
+        <v>2372</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>922</v>
+        <v>44</v>
       </c>
       <c r="D659" s="1">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="E659" s="1" t="s">
-        <v>150</v>
+        <v>387</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H659" s="1" t="s">
-        <v>578</v>
+        <v>206</v>
       </c>
       <c r="I659" s="1" t="s">
-        <v>2363</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1" t="s">
-        <v>2364</v>
+        <v>2374</v>
       </c>
       <c r="B660" s="1" t="s">
-        <v>2365</v>
+        <v>2375</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>11</v>
+        <v>827</v>
       </c>
       <c r="D660" s="1">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="E660" s="1" t="s">
-        <v>2120</v>
+        <v>379</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>482</v>
+        <v>46</v>
       </c>
       <c r="H660" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I660" s="1" t="s">
-        <v>2366</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1" t="s">
-        <v>2367</v>
+        <v>2377</v>
       </c>
       <c r="B661" s="1" t="s">
-        <v>2368</v>
+        <v>2378</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>804</v>
+        <v>827</v>
       </c>
       <c r="D661" s="1">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="E661" s="1" t="s">
-        <v>190</v>
+        <v>1532</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H661" s="1" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="I661" s="1" t="s">
-        <v>2369</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1" t="s">
-        <v>2370</v>
+        <v>2380</v>
       </c>
       <c r="B662" s="1" t="s">
-        <v>2371</v>
+        <v>2381</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>323</v>
+        <v>44</v>
       </c>
       <c r="D662" s="1">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="E662" s="1" t="s">
-        <v>2372</v>
+        <v>628</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H662" s="1" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="I662" s="1" t="s">
-        <v>2373</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1" t="s">
-        <v>2374</v>
+        <v>2383</v>
       </c>
       <c r="B663" s="1" t="s">
-        <v>2375</v>
+        <v>2384</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D663" s="1">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="E663" s="1" t="s">
-        <v>319</v>
+        <v>1673</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H663" s="1" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="I663" s="1" t="s">
-        <v>2376</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1" t="s">
-        <v>2377</v>
+        <v>2386</v>
       </c>
       <c r="B664" s="1" t="s">
-        <v>2378</v>
+        <v>2387</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>237</v>
+        <v>468</v>
       </c>
       <c r="D664" s="1">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="E664" s="1" t="s">
-        <v>2068</v>
+        <v>2189</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H664" s="1" t="s">
-        <v>351</v>
+        <v>206</v>
       </c>
       <c r="I664" s="1" t="s">
-        <v>2379</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1" t="s">
-        <v>2380</v>
+        <v>2389</v>
       </c>
       <c r="B665" s="1" t="s">
-        <v>2381</v>
+        <v>2390</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>804</v>
+        <v>58</v>
       </c>
       <c r="D665" s="1">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="E665" s="1" t="s">
-        <v>466</v>
+        <v>52</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H665" s="1" t="s">
-        <v>60</v>
+        <v>191</v>
       </c>
       <c r="I665" s="1" t="s">
-        <v>2382</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1" t="s">
-        <v>2383</v>
+        <v>2392</v>
       </c>
       <c r="B666" s="1" t="s">
-        <v>2384</v>
+        <v>2393</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D666" s="1">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="E666" s="1" t="s">
-        <v>65</v>
+        <v>371</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H666" s="1" t="s">
-        <v>300</v>
+        <v>522</v>
       </c>
       <c r="I666" s="1" t="s">
-        <v>2385</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1" t="s">
-        <v>2386</v>
+        <v>2395</v>
       </c>
       <c r="B667" s="1" t="s">
-        <v>2387</v>
+        <v>2396</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>2388</v>
+        <v>236</v>
       </c>
       <c r="D667" s="1">
-        <v>2020</v>
+        <v>1999</v>
       </c>
       <c r="E667" s="1" t="s">
-        <v>2389</v>
+        <v>496</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="H667" s="1" t="s">
-        <v>1680</v>
+        <v>388</v>
       </c>
       <c r="I667" s="1" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="B668" s="1" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>11</v>
+        <v>875</v>
       </c>
       <c r="D668" s="1">
-        <v>2018</v>
+        <v>1992</v>
       </c>
       <c r="E668" s="1" t="s">
-        <v>84</v>
+        <v>352</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
       <c r="H668" s="1" t="s">
-        <v>300</v>
+        <v>790</v>
       </c>
       <c r="I668" s="1" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1" t="s">
-        <v>2394</v>
+        <v>2401</v>
       </c>
       <c r="B669" s="1" t="s">
-        <v>2395</v>
+        <v>2402</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>470</v>
+        <v>58</v>
       </c>
       <c r="D669" s="1">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="E669" s="1" t="s">
-        <v>613</v>
+        <v>205</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H669" s="1" t="s">
-        <v>2396</v>
+        <v>383</v>
       </c>
       <c r="I669" s="1" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1" t="s">
-        <v>2398</v>
+        <v>2404</v>
       </c>
       <c r="B670" s="1" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>304</v>
+        <v>2301</v>
       </c>
       <c r="D670" s="1">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="E670" s="1" t="s">
-        <v>652</v>
+        <v>1654</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H670" s="1" t="s">
-        <v>60</v>
+        <v>673</v>
       </c>
       <c r="I670" s="1" t="s">
-        <v>2400</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1" t="s">
-        <v>2401</v>
+        <v>2407</v>
       </c>
       <c r="B671" s="1" t="s">
-        <v>2402</v>
+        <v>2408</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>1100</v>
+        <v>270</v>
       </c>
       <c r="D671" s="1">
-        <v>2015</v>
+        <v>2003</v>
       </c>
       <c r="E671" s="1" t="s">
-        <v>2403</v>
+        <v>592</v>
       </c>
       <c r="F671" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H671" s="1" t="s">
-        <v>2404</v>
+        <v>460</v>
       </c>
       <c r="I671" s="1" t="s">
-        <v>2405</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1" t="s">
-        <v>2406</v>
+        <v>2410</v>
       </c>
       <c r="B672" s="1" t="s">
-        <v>2407</v>
+        <v>2411</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>1100</v>
+        <v>44</v>
       </c>
       <c r="D672" s="1">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="E672" s="1" t="s">
-        <v>2403</v>
+        <v>357</v>
       </c>
       <c r="F672" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H672" s="1" t="s">
-        <v>15</v>
+        <v>887</v>
       </c>
       <c r="I672" s="1" t="s">
-        <v>2408</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1" t="s">
-        <v>2409</v>
+        <v>2413</v>
       </c>
       <c r="B673" s="1" t="s">
-        <v>2410</v>
+        <v>2414</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D673" s="1">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="E673" s="1" t="s">
-        <v>295</v>
+        <v>352</v>
       </c>
       <c r="F673" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H673" s="1" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="I673" s="1" t="s">
-        <v>2411</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1" t="s">
-        <v>2412</v>
+        <v>2416</v>
       </c>
       <c r="B674" s="1" t="s">
-        <v>2413</v>
+        <v>361</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>11</v>
+        <v>2417</v>
       </c>
       <c r="D674" s="1">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="E674" s="1" t="s">
-        <v>2347</v>
+        <v>103</v>
       </c>
       <c r="F674" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H674" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I674" s="1" t="s">
-        <v>2414</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1" t="s">
-        <v>2415</v>
+        <v>2419</v>
       </c>
       <c r="B675" s="1" t="s">
-        <v>2416</v>
+        <v>2420</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="D675" s="1">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="E675" s="1" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="F675" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H675" s="1" t="s">
-        <v>300</v>
+        <v>81</v>
       </c>
       <c r="I675" s="1" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="B676" s="1" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>1660</v>
+        <v>58</v>
       </c>
       <c r="D676" s="1">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="E676" s="1" t="s">
-        <v>289</v>
+        <v>45</v>
       </c>
       <c r="F676" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="H676" s="1" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="I676" s="1" t="s">
-        <v>2420</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1" t="s">
-        <v>2421</v>
+        <v>2425</v>
       </c>
       <c r="B677" s="1" t="s">
-        <v>2422</v>
+        <v>2426</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D677" s="1">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="E677" s="1" t="s">
-        <v>2423</v>
+        <v>163</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H677" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I677" s="1" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1" t="s">
-        <v>2425</v>
+        <v>2428</v>
       </c>
       <c r="B678" s="1" t="s">
-        <v>2426</v>
+        <v>2429</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
       <c r="D678" s="1">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="E678" s="1" t="s">
-        <v>225</v>
+        <v>628</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H678" s="1" t="s">
-        <v>351</v>
+        <v>81</v>
       </c>
       <c r="I678" s="1" t="s">
-        <v>2427</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1" t="s">
-        <v>2428</v>
+        <v>2431</v>
       </c>
       <c r="B679" s="1" t="s">
-        <v>2429</v>
+        <v>2432</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>254</v>
+        <v>2433</v>
       </c>
       <c r="D679" s="1">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="E679" s="1" t="s">
-        <v>90</v>
+        <v>393</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>40</v>
+        <v>2434</v>
       </c>
       <c r="H679" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I679" s="1" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
       <c r="B680" s="1" t="s">
-        <v>2432</v>
+        <v>2437</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>1043</v>
+        <v>270</v>
       </c>
       <c r="D680" s="1">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="E680" s="1" t="s">
-        <v>225</v>
+        <v>108</v>
       </c>
       <c r="F680" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="H680" s="1" t="s">
-        <v>396</v>
+        <v>491</v>
       </c>
       <c r="I680" s="1" t="s">
-        <v>251</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="B681" s="1" t="s">
-        <v>485</v>
+        <v>2440</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="D681" s="1">
-        <v>2018</v>
+        <v>2001</v>
       </c>
       <c r="E681" s="1" t="s">
-        <v>168</v>
+        <v>1605</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H681" s="1" t="s">
-        <v>486</v>
+        <v>81</v>
       </c>
       <c r="I681" s="1" t="s">
-        <v>2434</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682" s="1" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
       <c r="B682" s="1" t="s">
-        <v>2436</v>
+        <v>2443</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D682" s="1">
         <v>2000</v>
       </c>
       <c r="E682" s="1" t="s">
-        <v>387</v>
+        <v>163</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H682" s="1" t="s">
-        <v>113</v>
+        <v>790</v>
       </c>
       <c r="I682" s="1" t="s">
-        <v>2437</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1" t="s">
-        <v>2438</v>
+        <v>2445</v>
       </c>
       <c r="B683" s="1" t="s">
-        <v>2439</v>
+        <v>2446</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="D683" s="1">
-        <v>2021</v>
+        <v>2002</v>
       </c>
       <c r="E683" s="1" t="s">
-        <v>577</v>
+        <v>45</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H683" s="1" t="s">
-        <v>28</v>
+        <v>460</v>
       </c>
       <c r="I683" s="1" t="s">
-        <v>2440</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1" t="s">
-        <v>2441</v>
+        <v>2448</v>
       </c>
       <c r="B684" s="1" t="s">
-        <v>2442</v>
+        <v>2449</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>2443</v>
+        <v>44</v>
       </c>
       <c r="D684" s="1">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="E684" s="1" t="s">
-        <v>1336</v>
+        <v>200</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H684" s="1" t="s">
-        <v>396</v>
+        <v>206</v>
       </c>
       <c r="I684" s="1" t="s">
-        <v>2444</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1" t="s">
-        <v>2445</v>
+        <v>2451</v>
       </c>
       <c r="B685" s="1" t="s">
-        <v>2446</v>
+        <v>2452</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>644</v>
+        <v>58</v>
       </c>
       <c r="D685" s="1">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="E685" s="1" t="s">
-        <v>2447</v>
+        <v>371</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>212</v>
+        <v>46</v>
       </c>
       <c r="H685" s="1" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="I685" s="1" t="s">
-        <v>213</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="B686" s="1" t="s">
-        <v>2449</v>
+        <v>2455</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>804</v>
+        <v>44</v>
       </c>
       <c r="D686" s="1">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="E686" s="1" t="s">
-        <v>652</v>
+        <v>69</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="H686" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I686" s="1" t="s">
-        <v>251</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1" t="s">
-        <v>2450</v>
+        <v>2457</v>
       </c>
       <c r="B687" s="1" t="s">
-        <v>2451</v>
+        <v>2393</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>1975</v>
+        <v>270</v>
       </c>
       <c r="D687" s="1">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="E687" s="1" t="s">
-        <v>1354</v>
+        <v>257</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>195</v>
+        <v>46</v>
       </c>
       <c r="H687" s="1" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I687" s="1"/>
+        <v>522</v>
+      </c>
+      <c r="I687" s="1" t="s">
+        <v>2458</v>
+      </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1" t="s">
-        <v>2452</v>
+        <v>2459</v>
       </c>
       <c r="B688" s="1" t="s">
-        <v>2453</v>
+        <v>2460</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>1047</v>
+        <v>827</v>
       </c>
       <c r="D688" s="1">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="E688" s="1" t="s">
-        <v>608</v>
+        <v>163</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H688" s="1" t="s">
-        <v>989</v>
+        <v>206</v>
       </c>
       <c r="I688" s="1" t="s">
-        <v>2454</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1" t="s">
-        <v>2455</v>
+        <v>2462</v>
       </c>
       <c r="B689" s="1" t="s">
-        <v>2456</v>
+        <v>2463</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="D689" s="1">
-        <v>2018</v>
+        <v>1999</v>
       </c>
       <c r="E689" s="1" t="s">
-        <v>2457</v>
+        <v>103</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H689" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I689" s="1" t="s">
-        <v>2458</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1" t="s">
-        <v>2459</v>
+        <v>2465</v>
       </c>
       <c r="B690" s="1" t="s">
-        <v>2460</v>
+        <v>2466</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>167</v>
+        <v>270</v>
       </c>
       <c r="D690" s="1">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="E690" s="1" t="s">
-        <v>238</v>
+        <v>393</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H690" s="1" t="s">
-        <v>2461</v>
+        <v>388</v>
       </c>
       <c r="I690" s="1" t="s">
-        <v>2462</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1" t="s">
-        <v>2463</v>
+        <v>2468</v>
       </c>
       <c r="B691" s="1" t="s">
-        <v>2464</v>
+        <v>2469</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>2465</v>
+        <v>550</v>
       </c>
       <c r="D691" s="1">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="E691" s="1" t="s">
-        <v>2001</v>
+        <v>2470</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H691" s="1" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="I691" s="1" t="s">
-        <v>2466</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="B692" s="1" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>2469</v>
+        <v>58</v>
       </c>
       <c r="D692" s="1">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="E692" s="1" t="s">
-        <v>90</v>
+        <v>163</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H692" s="1" t="s">
-        <v>113</v>
+        <v>191</v>
       </c>
       <c r="I692" s="1" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1" t="s">
-        <v>2471</v>
+        <v>2475</v>
       </c>
       <c r="B693" s="1" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>198</v>
+        <v>530</v>
       </c>
       <c r="D693" s="1">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="E693" s="1" t="s">
-        <v>356</v>
+        <v>379</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="H693" s="1" t="s">
-        <v>1006</v>
+        <v>40</v>
       </c>
       <c r="I693" s="1" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="B694" s="1" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="D694" s="1">
-        <v>2023</v>
+        <v>1998</v>
       </c>
       <c r="E694" s="1" t="s">
-        <v>168</v>
+        <v>74</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H694" s="1" t="s">
-        <v>28</v>
+        <v>554</v>
       </c>
       <c r="I694" s="1" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="B695" s="1" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>1309</v>
+        <v>79</v>
       </c>
       <c r="D695" s="1">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="E695" s="1" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H695" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="I695" s="1" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696" s="1" t="s">
-        <v>2480</v>
+        <v>2484</v>
       </c>
       <c r="B696" s="1" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="D696" s="1">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="E696" s="1" t="s">
-        <v>33</v>
+        <v>519</v>
       </c>
       <c r="F696" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H696" s="1" t="s">
-        <v>48</v>
+        <v>211</v>
       </c>
       <c r="I696" s="1" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697" s="1" t="s">
-        <v>2483</v>
+        <v>2487</v>
       </c>
       <c r="B697" s="1" t="s">
-        <v>2484</v>
+        <v>2488</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>391</v>
+        <v>44</v>
       </c>
       <c r="D697" s="1">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="E697" s="1" t="s">
-        <v>154</v>
+        <v>38</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H697" s="1" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I697" s="1" t="s">
-        <v>2485</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698" s="1" t="s">
-        <v>2486</v>
+        <v>2490</v>
       </c>
       <c r="B698" s="1" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>149</v>
+        <v>270</v>
       </c>
       <c r="D698" s="1">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="E698" s="1" t="s">
-        <v>2488</v>
+        <v>1290</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H698" s="1" t="s">
-        <v>41</v>
+        <v>554</v>
       </c>
       <c r="I698" s="1" t="s">
-        <v>2489</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1" t="s">
-        <v>2490</v>
+        <v>2493</v>
       </c>
       <c r="B699" s="1" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>198</v>
+        <v>969</v>
       </c>
       <c r="D699" s="1">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E699" s="1" t="s">
-        <v>90</v>
+        <v>1681</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H699" s="1" t="s">
-        <v>546</v>
+        <v>206</v>
       </c>
       <c r="I699" s="1" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1" t="s">
-        <v>2493</v>
+        <v>2496</v>
       </c>
       <c r="B700" s="1" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>107</v>
+        <v>270</v>
       </c>
       <c r="D700" s="1">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="E700" s="1" t="s">
-        <v>1305</v>
+        <v>628</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="H700" s="1" t="s">
-        <v>48</v>
+        <v>526</v>
       </c>
       <c r="I700" s="1" t="s">
-        <v>2495</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701" s="1" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
       <c r="B701" s="1" t="s">
-        <v>2497</v>
+        <v>2500</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>167</v>
+        <v>58</v>
       </c>
       <c r="D701" s="1">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="E701" s="1" t="s">
-        <v>199</v>
+        <v>628</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H701" s="1" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="I701" s="1" t="s">
-        <v>2498</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1" t="s">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="B702" s="1" t="s">
-        <v>2500</v>
+        <v>2503</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D702" s="1">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="E702" s="1" t="s">
-        <v>566</v>
+        <v>38</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="H702" s="1" t="s">
-        <v>794</v>
+        <v>526</v>
       </c>
       <c r="I702" s="1" t="s">
-        <v>2501</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
       <c r="B703" s="1" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>874</v>
+        <v>44</v>
       </c>
       <c r="D703" s="1">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E703" s="1" t="s">
-        <v>1247</v>
+        <v>393</v>
       </c>
       <c r="F703" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>482</v>
+        <v>46</v>
       </c>
       <c r="H703" s="1" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="I703" s="1" t="s">
-        <v>2504</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704" s="1" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="B704" s="1" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>11</v>
+        <v>969</v>
       </c>
       <c r="D704" s="1">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="E704" s="1" t="s">
-        <v>666</v>
+        <v>343</v>
       </c>
       <c r="F704" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>200</v>
+        <v>46</v>
       </c>
       <c r="H704" s="1" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="I704" s="1"/>
+        <v>460</v>
+      </c>
+      <c r="I704" s="1" t="s">
+        <v>2510</v>
+      </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705" s="1" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="B705" s="1" t="s">
-        <v>2508</v>
+        <v>2512</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>11</v>
+        <v>270</v>
       </c>
       <c r="D705" s="1">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="E705" s="1" t="s">
-        <v>2509</v>
+        <v>974</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H705" s="1" t="s">
-        <v>113</v>
+        <v>388</v>
       </c>
       <c r="I705" s="1" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="B706" s="1" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>1429</v>
+        <v>58</v>
       </c>
       <c r="D706" s="1">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="E706" s="1" t="s">
-        <v>150</v>
+        <v>352</v>
       </c>
       <c r="F706" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H706" s="1" t="s">
-        <v>21</v>
+        <v>388</v>
       </c>
       <c r="I706" s="1" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B707" s="1" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>122</v>
+        <v>2519</v>
       </c>
       <c r="D707" s="1">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="E707" s="1" t="s">
-        <v>774</v>
+        <v>2520</v>
       </c>
       <c r="F707" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H707" s="1" t="s">
-        <v>185</v>
+        <v>2521</v>
       </c>
       <c r="I707" s="1" t="s">
-        <v>2516</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1" t="s">
-        <v>2517</v>
+        <v>2523</v>
       </c>
       <c r="B708" s="1" t="s">
-        <v>2518</v>
+        <v>2524</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>2519</v>
+        <v>969</v>
       </c>
       <c r="D708" s="1">
-        <v>2026</v>
+        <v>2002</v>
       </c>
       <c r="E708" s="1" t="s">
-        <v>400</v>
+        <v>2525</v>
       </c>
       <c r="F708" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H708" s="1" t="s">
-        <v>21</v>
+        <v>638</v>
       </c>
       <c r="I708" s="1" t="s">
-        <v>2520</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1" t="s">
-        <v>2521</v>
+        <v>2527</v>
       </c>
       <c r="B709" s="1" t="s">
-        <v>2522</v>
+        <v>2528</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>11</v>
+        <v>1301</v>
       </c>
       <c r="D709" s="1">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="E709" s="1" t="s">
-        <v>2523</v>
+        <v>1290</v>
       </c>
       <c r="F709" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H709" s="1" t="s">
-        <v>48</v>
+        <v>388</v>
       </c>
       <c r="I709" s="1" t="s">
-        <v>2524</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1" t="s">
-        <v>2525</v>
+        <v>2530</v>
       </c>
       <c r="B710" s="1" t="s">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>345</v>
+        <v>1690</v>
       </c>
       <c r="D710" s="1">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="E710" s="1" t="s">
-        <v>652</v>
+        <v>371</v>
       </c>
       <c r="F710" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H710" s="1" t="s">
-        <v>113</v>
+        <v>629</v>
       </c>
       <c r="I710" s="1" t="s">
-        <v>2527</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1" t="s">
-        <v>2528</v>
+        <v>2533</v>
       </c>
       <c r="B711" s="1" t="s">
-        <v>2529</v>
+        <v>2534</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>198</v>
+        <v>44</v>
       </c>
       <c r="D711" s="1">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="E711" s="1" t="s">
-        <v>2001</v>
+        <v>836</v>
       </c>
       <c r="F711" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H711" s="1" t="s">
-        <v>915</v>
+        <v>206</v>
       </c>
       <c r="I711" s="1" t="s">
-        <v>2530</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1" t="s">
-        <v>2531</v>
+        <v>2536</v>
       </c>
       <c r="B712" s="1" t="s">
-        <v>2532</v>
+        <v>2537</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>167</v>
+        <v>270</v>
       </c>
       <c r="D712" s="1">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="E712" s="1" t="s">
-        <v>814</v>
+        <v>387</v>
       </c>
       <c r="F712" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H712" s="1" t="s">
-        <v>21</v>
+        <v>388</v>
       </c>
       <c r="I712" s="1" t="s">
-        <v>2533</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1" t="s">
-        <v>2534</v>
+        <v>2539</v>
       </c>
       <c r="B713" s="1" t="s">
-        <v>2535</v>
+        <v>2540</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="D713" s="1">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="E713" s="1" t="s">
-        <v>441</v>
+        <v>379</v>
       </c>
       <c r="F713" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H713" s="1" t="s">
-        <v>28</v>
+        <v>554</v>
       </c>
       <c r="I713" s="1" t="s">
-        <v>2536</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1" t="s">
-        <v>2537</v>
+        <v>2542</v>
       </c>
       <c r="B714" s="1" t="s">
-        <v>2538</v>
+        <v>2543</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>167</v>
+        <v>326</v>
       </c>
       <c r="D714" s="1">
         <v>2020</v>
       </c>
       <c r="E714" s="1" t="s">
-        <v>199</v>
+        <v>442</v>
       </c>
       <c r="F714" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H714" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I714" s="1" t="s">
-        <v>2539</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1" t="s">
-        <v>2540</v>
+        <v>2545</v>
       </c>
       <c r="B715" s="1" t="s">
-        <v>2541</v>
+        <v>2546</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>355</v>
+        <v>44</v>
       </c>
       <c r="D715" s="1">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="E715" s="1" t="s">
-        <v>271</v>
+        <v>891</v>
       </c>
       <c r="F715" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H715" s="1" t="s">
-        <v>2542</v>
+        <v>206</v>
       </c>
       <c r="I715" s="1" t="s">
-        <v>2543</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1" t="s">
-        <v>2544</v>
+        <v>2548</v>
       </c>
       <c r="B716" s="1" t="s">
-        <v>2545</v>
+        <v>2549</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="D716" s="1">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E716" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F716" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G716" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F716" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H716" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I716" s="1" t="s">
-        <v>2546</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1" t="s">
-        <v>2547</v>
+        <v>2551</v>
       </c>
       <c r="B717" s="1" t="s">
-        <v>2548</v>
+        <v>2552</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>355</v>
+        <v>79</v>
       </c>
       <c r="D717" s="1">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="E717" s="1" t="s">
-        <v>1715</v>
+        <v>352</v>
       </c>
       <c r="F717" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H717" s="1" t="s">
-        <v>97</v>
+        <v>206</v>
       </c>
       <c r="I717" s="1" t="s">
-        <v>2549</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1" t="s">
-        <v>2550</v>
+        <v>2554</v>
       </c>
       <c r="B718" s="1" t="s">
-        <v>2551</v>
+        <v>2555</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>355</v>
+        <v>669</v>
       </c>
       <c r="D718" s="1">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E718" s="1" t="s">
-        <v>1305</v>
+        <v>129</v>
       </c>
       <c r="F718" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="H718" s="1" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="I718" s="1" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
       <c r="B719" s="1" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>304</v>
+        <v>2559</v>
       </c>
       <c r="D719" s="1">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="E719" s="1" t="s">
-        <v>652</v>
+        <v>232</v>
       </c>
       <c r="F719" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="H719" s="1" t="s">
-        <v>60</v>
+        <v>358</v>
       </c>
       <c r="I719" s="1" t="s">
-        <v>2555</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1" t="s">
-        <v>2556</v>
+        <v>2561</v>
       </c>
       <c r="B720" s="1" t="s">
-        <v>2557</v>
+        <v>2562</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D720" s="1">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="E720" s="1" t="s">
-        <v>2558</v>
+        <v>442</v>
       </c>
       <c r="F720" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H720" s="1" t="s">
-        <v>48</v>
+        <v>790</v>
       </c>
       <c r="I720" s="1" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="B721" s="1" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>198</v>
+        <v>44</v>
       </c>
       <c r="D721" s="1">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="E721" s="1" t="s">
-        <v>2447</v>
+        <v>1356</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G721" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H721" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H721" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I721" s="1" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="B722" s="1" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>545</v>
+        <v>270</v>
       </c>
       <c r="D722" s="1">
         <v>2007</v>
       </c>
       <c r="E722" s="1" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="F722" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H722" s="1" t="s">
-        <v>915</v>
+        <v>706</v>
       </c>
       <c r="I722" s="1" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
       <c r="B723" s="1" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>550</v>
+        <v>1305</v>
       </c>
       <c r="D723" s="1">
         <v>2006</v>
       </c>
       <c r="E723" s="1" t="s">
-        <v>243</v>
+        <v>1673</v>
       </c>
       <c r="F723" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H723" s="1" t="s">
-        <v>118</v>
+        <v>638</v>
       </c>
       <c r="I723" s="1" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
       <c r="B724" s="1" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>355</v>
+        <v>468</v>
       </c>
       <c r="D724" s="1">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="E724" s="1" t="s">
-        <v>2571</v>
+        <v>1219</v>
       </c>
       <c r="F724" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H724" s="1" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="I724" s="1" t="s">
-        <v>2572</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1" t="s">
-        <v>2573</v>
+        <v>2576</v>
       </c>
       <c r="B725" s="1" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>189</v>
+        <v>44</v>
       </c>
       <c r="D725" s="1">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="E725" s="1" t="s">
-        <v>190</v>
+        <v>393</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H725" s="1" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="I725" s="1" t="s">
-        <v>2575</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1" t="s">
-        <v>2576</v>
+        <v>2579</v>
       </c>
       <c r="B726" s="1" t="s">
-        <v>2577</v>
+        <v>2580</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>89</v>
+        <v>468</v>
       </c>
       <c r="D726" s="1">
         <v>2015</v>
       </c>
       <c r="E726" s="1" t="s">
-        <v>225</v>
+        <v>1673</v>
       </c>
       <c r="F726" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H726" s="1" t="s">
-        <v>21</v>
+        <v>98</v>
       </c>
       <c r="I726" s="1" t="s">
-        <v>2578</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
       <c r="B727" s="1" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>176</v>
+        <v>1690</v>
       </c>
       <c r="D727" s="1">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="E727" s="1" t="s">
-        <v>2581</v>
+        <v>103</v>
       </c>
       <c r="F727" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H727" s="1" t="s">
-        <v>2582</v>
+        <v>629</v>
       </c>
       <c r="I727" s="1" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="B728" s="1" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D728" s="1">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="E728" s="1" t="s">
-        <v>190</v>
+        <v>352</v>
       </c>
       <c r="F728" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="H728" s="1" t="s">
-        <v>127</v>
+        <v>206</v>
       </c>
       <c r="I728" s="1" t="s">
-        <v>2495</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="B729" s="1" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>2588</v>
+        <v>44</v>
       </c>
       <c r="D729" s="1">
-        <v>2000</v>
+        <v>2022</v>
       </c>
       <c r="E729" s="1" t="s">
-        <v>1715</v>
+        <v>496</v>
       </c>
       <c r="F729" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>923</v>
+        <v>46</v>
       </c>
       <c r="H729" s="1" t="s">
-        <v>2461</v>
-[...1 lines deleted...]
-      <c r="I729" s="1"/>
+        <v>554</v>
+      </c>
+      <c r="I729" s="1" t="s">
+        <v>2590</v>
+      </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="B730" s="1" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>2591</v>
+        <v>44</v>
       </c>
       <c r="D730" s="1">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="E730" s="1" t="s">
-        <v>154</v>
+        <v>2593</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H730" s="1" t="s">
-        <v>48</v>
+        <v>2594</v>
       </c>
       <c r="I730" s="1" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="B731" s="1" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>11</v>
+        <v>550</v>
       </c>
       <c r="D731" s="1">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="E731" s="1" t="s">
-        <v>1208</v>
+        <v>276</v>
       </c>
       <c r="F731" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H731" s="1" t="s">
-        <v>300</v>
+        <v>491</v>
       </c>
       <c r="I731" s="1" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="B732" s="1" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D732" s="1">
-        <v>2003</v>
+        <v>1990</v>
       </c>
       <c r="E732" s="1" t="s">
-        <v>652</v>
+        <v>52</v>
       </c>
       <c r="F732" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H732" s="1" t="s">
-        <v>300</v>
+        <v>211</v>
       </c>
       <c r="I732" s="1" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="B733" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>304</v>
+        <v>44</v>
       </c>
       <c r="D733" s="1">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="E733" s="1" t="s">
-        <v>541</v>
+        <v>357</v>
       </c>
       <c r="F733" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H733" s="1" t="s">
-        <v>60</v>
+        <v>206</v>
       </c>
       <c r="I733" s="1" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734" s="1" t="s">
-        <v>2602</v>
+        <v>2605</v>
       </c>
       <c r="B734" s="1" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>2604</v>
+        <v>44</v>
       </c>
       <c r="D734" s="1">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="E734" s="1" t="s">
-        <v>295</v>
+        <v>1206</v>
       </c>
       <c r="F734" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="H734" s="1" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="I734" s="1" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735" s="1" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="B735" s="1" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>126</v>
+        <v>44</v>
       </c>
       <c r="D735" s="1">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="E735" s="1" t="s">
-        <v>2608</v>
+        <v>628</v>
       </c>
       <c r="F735" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H735" s="1" t="s">
-        <v>290</v>
+        <v>491</v>
       </c>
       <c r="I735" s="1" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736" s="1" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="B736" s="1" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>470</v>
+        <v>58</v>
       </c>
       <c r="D736" s="1">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="E736" s="1" t="s">
-        <v>77</v>
+        <v>2613</v>
       </c>
       <c r="F736" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="H736" s="1" t="s">
-        <v>915</v>
+        <v>191</v>
       </c>
       <c r="I736" s="1" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="B737" s="1" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>11</v>
+        <v>330</v>
       </c>
       <c r="D737" s="1">
-        <v>1991</v>
+        <v>2015</v>
       </c>
       <c r="E737" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F737" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G737" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F737" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H737" s="1" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I737" s="1"/>
+        <v>460</v>
+      </c>
+      <c r="I737" s="1" t="s">
+        <v>2617</v>
+      </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
       <c r="B738" s="1" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>58</v>
+        <v>1321</v>
       </c>
       <c r="D738" s="1">
-        <v>2004</v>
+        <v>2013</v>
       </c>
       <c r="E738" s="1" t="s">
-        <v>267</v>
+        <v>393</v>
       </c>
       <c r="F738" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H738" s="1" t="s">
-        <v>2617</v>
+        <v>388</v>
       </c>
       <c r="I738" s="1" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="B739" s="1" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>2621</v>
+        <v>44</v>
       </c>
       <c r="D739" s="1">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="E739" s="1" t="s">
-        <v>1305</v>
+        <v>2623</v>
       </c>
       <c r="F739" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>482</v>
+        <v>46</v>
       </c>
       <c r="H739" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I739" s="1" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="B740" s="1" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>254</v>
+        <v>969</v>
       </c>
       <c r="D740" s="1">
-        <v>2000</v>
+        <v>2023</v>
       </c>
       <c r="E740" s="1" t="s">
-        <v>520</v>
+        <v>379</v>
       </c>
       <c r="F740" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H740" s="1" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="I740" s="1" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="B741" s="1" t="s">
-        <v>2211</v>
+        <v>2629</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D741" s="1">
         <v>2007</v>
       </c>
       <c r="E741" s="1" t="s">
-        <v>566</v>
+        <v>2630</v>
       </c>
       <c r="F741" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H741" s="1" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="I741" s="1" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1" t="s">
-        <v>2628</v>
+        <v>2632</v>
       </c>
       <c r="B742" s="1" t="s">
-        <v>2629</v>
+        <v>2633</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>371</v>
+        <v>270</v>
       </c>
       <c r="D742" s="1">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="E742" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="F742" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G742" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F742" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H742" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I742" s="1"/>
+        <v>526</v>
+      </c>
+      <c r="I742" s="1" t="s">
+        <v>2634</v>
+      </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1" t="s">
-        <v>2630</v>
+        <v>2635</v>
       </c>
       <c r="B743" s="1" t="s">
-        <v>2631</v>
+        <v>2636</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>367</v>
+        <v>58</v>
       </c>
       <c r="D743" s="1">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="E743" s="1" t="s">
-        <v>190</v>
+        <v>257</v>
       </c>
       <c r="F743" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H743" s="1" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="I743" s="1" t="s">
-        <v>2632</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744" s="1" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="B744" s="1" t="s">
-        <v>2634</v>
+        <v>2639</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>294</v>
+        <v>2640</v>
       </c>
       <c r="D744" s="1">
-        <v>2005</v>
+        <v>2021</v>
       </c>
       <c r="E744" s="1" t="s">
-        <v>2635</v>
+        <v>74</v>
       </c>
       <c r="F744" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H744" s="1" t="s">
-        <v>118</v>
+        <v>629</v>
       </c>
       <c r="I744" s="1" t="s">
-        <v>2636</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745" s="1" t="s">
-        <v>2637</v>
+        <v>2642</v>
       </c>
       <c r="B745" s="1" t="s">
-        <v>2638</v>
+        <v>2643</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>198</v>
+        <v>1301</v>
       </c>
       <c r="D745" s="1">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="E745" s="1" t="s">
-        <v>387</v>
+        <v>1883</v>
       </c>
       <c r="F745" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H745" s="1" t="s">
-        <v>155</v>
+        <v>388</v>
       </c>
       <c r="I745" s="1" t="s">
-        <v>2639</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746" s="1" t="s">
-        <v>2640</v>
+        <v>2645</v>
       </c>
       <c r="B746" s="1" t="s">
-        <v>2641</v>
+        <v>2646</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>184</v>
+        <v>270</v>
       </c>
       <c r="D746" s="1">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="E746" s="1" t="s">
-        <v>652</v>
+        <v>38</v>
       </c>
       <c r="F746" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H746" s="1" t="s">
-        <v>118</v>
+        <v>522</v>
       </c>
       <c r="I746" s="1" t="s">
-        <v>2642</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1" t="s">
-        <v>2643</v>
+        <v>2648</v>
       </c>
       <c r="B747" s="1" t="s">
-        <v>2644</v>
+        <v>2649</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>1937</v>
+        <v>44</v>
       </c>
       <c r="D747" s="1">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E747" s="1" t="s">
-        <v>577</v>
+        <v>45</v>
       </c>
       <c r="F747" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H747" s="1" t="s">
-        <v>21</v>
+        <v>554</v>
       </c>
       <c r="I747" s="1" t="s">
-        <v>2645</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1" t="s">
-        <v>2646</v>
+        <v>2651</v>
       </c>
       <c r="B748" s="1" t="s">
-        <v>2647</v>
+        <v>2652</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="D748" s="1">
-        <v>1991</v>
+        <v>2008</v>
       </c>
       <c r="E748" s="1" t="s">
-        <v>90</v>
+        <v>1290</v>
       </c>
       <c r="F748" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>195</v>
+        <v>46</v>
       </c>
       <c r="H748" s="1" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="I748" s="1"/>
+        <v>206</v>
+      </c>
+      <c r="I748" s="1" t="s">
+        <v>2653</v>
+      </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1" t="s">
-        <v>2648</v>
+        <v>2654</v>
       </c>
       <c r="B749" s="1" t="s">
-        <v>2649</v>
+        <v>2655</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>184</v>
+        <v>1690</v>
       </c>
       <c r="D749" s="1">
-        <v>2026</v>
+        <v>2014</v>
       </c>
       <c r="E749" s="1" t="s">
-        <v>225</v>
+        <v>163</v>
       </c>
       <c r="F749" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="H749" s="1" t="s">
-        <v>28</v>
+        <v>629</v>
       </c>
       <c r="I749" s="1" t="s">
-        <v>2650</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750" s="1" t="s">
-        <v>2651</v>
+        <v>2657</v>
       </c>
       <c r="B750" s="1" t="s">
         <v>2652</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>237</v>
+        <v>79</v>
       </c>
       <c r="D750" s="1">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="E750" s="1" t="s">
-        <v>608</v>
+        <v>2520</v>
       </c>
       <c r="F750" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H750" s="1" t="s">
-        <v>97</v>
+        <v>388</v>
       </c>
       <c r="I750" s="1" t="s">
-        <v>2653</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1" t="s">
-        <v>2654</v>
+        <v>2659</v>
       </c>
       <c r="B751" s="1" t="s">
-        <v>2655</v>
+        <v>2660</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D751" s="1">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="E751" s="1" t="s">
-        <v>709</v>
+        <v>371</v>
       </c>
       <c r="F751" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="H751" s="1" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I751" s="1" t="s">
-        <v>2656</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1" t="s">
-        <v>2657</v>
+        <v>2662</v>
       </c>
       <c r="B752" s="1" t="s">
-        <v>2658</v>
+        <v>2663</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D752" s="1">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="E752" s="1" t="s">
-        <v>271</v>
+        <v>2664</v>
       </c>
       <c r="F752" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H752" s="1" t="s">
-        <v>108</v>
+        <v>554</v>
       </c>
       <c r="I752" s="1" t="s">
-        <v>2659</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1" t="s">
-        <v>2660</v>
+        <v>2666</v>
       </c>
       <c r="B753" s="1" t="s">
-        <v>2661</v>
+        <v>2667</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>2662</v>
+        <v>44</v>
       </c>
       <c r="D753" s="1">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="E753" s="1" t="s">
-        <v>566</v>
+        <v>1605</v>
       </c>
       <c r="F753" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H753" s="1" t="s">
-        <v>113</v>
+        <v>554</v>
       </c>
       <c r="I753" s="1" t="s">
-        <v>2663</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1" t="s">
-        <v>2664</v>
+        <v>2669</v>
       </c>
       <c r="B754" s="1" t="s">
-        <v>2665</v>
+        <v>2670</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>451</v>
+        <v>270</v>
       </c>
       <c r="D754" s="1">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="E754" s="1" t="s">
-        <v>613</v>
+        <v>2520</v>
       </c>
       <c r="F754" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H754" s="1" t="s">
-        <v>508</v>
+        <v>554</v>
       </c>
       <c r="I754" s="1" t="s">
-        <v>2666</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1" t="s">
-        <v>2667</v>
+        <v>2672</v>
       </c>
       <c r="B755" s="1" t="s">
-        <v>2668</v>
+        <v>2673</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>107</v>
+        <v>58</v>
       </c>
       <c r="D755" s="1">
-        <v>2019</v>
+        <v>2009</v>
       </c>
       <c r="E755" s="1" t="s">
-        <v>356</v>
+        <v>103</v>
       </c>
       <c r="F755" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H755" s="1" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="I755" s="1" t="s">
-        <v>2669</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1" t="s">
-        <v>2670</v>
+        <v>2675</v>
       </c>
       <c r="B756" s="1" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>323</v>
+        <v>294</v>
       </c>
       <c r="D756" s="1">
+        <v>2015</v>
+      </c>
+      <c r="E756" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F756" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H756" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="I756" s="1" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="757" spans="1:9">
+      <c r="A757" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B757" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C757" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D757" s="1">
+        <v>2008</v>
+      </c>
+      <c r="E757" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F757" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H757" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I757" s="1" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="758" spans="1:9">
+      <c r="A758" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B758" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D758" s="1">
+        <v>2013</v>
+      </c>
+      <c r="E758" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F758" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H758" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I758" s="1" t="s">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="759" spans="1:9">
+      <c r="A759" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B759" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D759" s="1">
+        <v>2006</v>
+      </c>
+      <c r="E759" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F759" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H759" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I759" s="1" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="760" spans="1:9">
+      <c r="A760" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B760" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D760" s="1">
         <v>2016</v>
       </c>
-      <c r="E756" s="1" t="s">
-[...24 lines deleted...]
-      <c r="I757" s="1"/>
+      <c r="E760" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F760" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H760" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I760" s="1" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="761" spans="1:9">
+      <c r="A761" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B761" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C761" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D761" s="1">
+        <v>2011</v>
+      </c>
+      <c r="E761" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F761" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H761" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="I761" s="1" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="762" spans="1:9">
+      <c r="A762" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B762" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C762" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D762" s="1">
+        <v>2009</v>
+      </c>
+      <c r="E762" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F762" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H762" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="I762" s="1" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="763" spans="1:9">
+      <c r="A763" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B763" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C763" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D763" s="1">
+        <v>2000</v>
+      </c>
+      <c r="E763" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="F763" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H763" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="I763" s="1" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="764" spans="1:9">
+      <c r="A764" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B764" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C764" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D764" s="1">
+        <v>2013</v>
+      </c>
+      <c r="E764" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F764" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H764" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="I764" s="1" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="765" spans="1:9">
+      <c r="A765" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B765" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C765" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D765" s="1">
+        <v>2010</v>
+      </c>
+      <c r="E765" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F765" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H765" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="I765" s="1" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="766" spans="1:9">
+      <c r="A766" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B766" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C766" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D766" s="1">
+        <v>2016</v>
+      </c>
+      <c r="E766" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F766" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H766" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="I766" s="1" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="767" spans="1:9">
+      <c r="A767" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B767" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C767" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D767" s="1">
+        <v>2014</v>
+      </c>
+      <c r="E767" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="F767" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H767" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="I767" s="1" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="768" spans="1:9">
+      <c r="A768" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B768" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C768" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D768" s="1">
+        <v>2010</v>
+      </c>
+      <c r="E768" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="F768" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H768" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="I768" s="1" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="769" spans="1:9">
+      <c r="A769" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B769" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C769" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D769" s="1">
+        <v>2006</v>
+      </c>
+      <c r="E769" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F769" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H769" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="I769" s="1" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="770" spans="1:9">
+      <c r="A770" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B770" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C770" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D770" s="1">
+        <v>2014</v>
+      </c>
+      <c r="E770" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F770" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H770" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="I770" s="1" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="771" spans="1:9">
+      <c r="A771" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B771" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C771" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D771" s="1">
+        <v>2004</v>
+      </c>
+      <c r="E771" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F771" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H771" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="I771" s="1" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="772" spans="1:9">
+      <c r="A772" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B772" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C772" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D772" s="1">
+        <v>2017</v>
+      </c>
+      <c r="E772" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="F772" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H772" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="I772" s="1" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="773" spans="1:9">
+      <c r="A773" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B773" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D773" s="1">
+        <v>2020</v>
+      </c>
+      <c r="E773" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="F773" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H773" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I773" s="1" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="774" spans="1:9">
+      <c r="A774" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B774" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C774" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D774" s="1">
+        <v>2024</v>
+      </c>
+      <c r="E774" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F774" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H774" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I774" s="1" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="775" spans="1:9">
+      <c r="A775" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B775" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C775" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D775" s="1">
+        <v>2022</v>
+      </c>
+      <c r="E775" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F775" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H775" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I775" s="1" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="776" spans="1:9">
+      <c r="A776" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B776" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C776" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D776" s="1">
+        <v>2022</v>
+      </c>
+      <c r="E776" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F776" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H776" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I776" s="1" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="777" spans="1:9">
+      <c r="A777" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B777" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C777" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D777" s="1">
+        <v>2018</v>
+      </c>
+      <c r="E777" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F777" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H777" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="I777" s="1" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="778" spans="1:9">
+      <c r="A778" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B778" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C778" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="D778" s="1">
+        <v>2020</v>
+      </c>
+      <c r="E778" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F778" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H778" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I778" s="1" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="779" spans="1:9">
+      <c r="A779" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B779" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C779" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D779" s="1">
+        <v>2022</v>
+      </c>
+      <c r="E779" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F779" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H779" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I779" s="1" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="780" spans="1:9">
+      <c r="A780" s="1"/>
+      <c r="B780" s="1"/>
+      <c r="C780" s="1"/>
+      <c r="D780" s="1"/>
+      <c r="E780" s="1"/>
+      <c r="F780" s="1"/>
+      <c r="G780" s="1"/>
+      <c r="H780" s="1"/>
+      <c r="I780" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>