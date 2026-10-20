--- v2 (2026-06-27)
+++ v3 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="검색결과" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="524">
   <si>
     <t>책이름</t>
   </si>
   <si>
     <t>지은이</t>
   </si>
   <si>
     <t>출판사</t>
   </si>
   <si>
     <t>출판년도</t>
   </si>
   <si>
     <t>쪽수</t>
   </si>
   <si>
     <t>연령</t>
   </si>
   <si>
     <t>갈래</t>
   </si>
   <si>
     <t>가격</t>
   </si>
   <si>
@@ -116,224 +116,227 @@
   <si>
     <t>라울 니에토 구리디 그림</t>
   </si>
   <si>
     <t>나무말미</t>
   </si>
   <si>
     <t>44쪽</t>
   </si>
   <si>
     <t>14,000원</t>
   </si>
   <si>
     <t>곰(동물), 겨울잠, 눈(날씨), 환경, 글없는그림책</t>
   </si>
   <si>
     <t>갯벌, 무슨 일이 일어나고 있을까?</t>
   </si>
   <si>
     <t>이혜영 글 | 조광현 그림</t>
   </si>
   <si>
     <t>사계절</t>
   </si>
   <si>
-    <t>160쪽</t>
+    <t>136쪽</t>
   </si>
   <si>
     <t>11세부터</t>
   </si>
   <si>
     <t>자연의 세계</t>
   </si>
   <si>
+    <t>15,800원</t>
+  </si>
+  <si>
+    <t>생태, 환경, 갯벌, 우리나라 갯벌, 람사협약</t>
+  </si>
+  <si>
+    <t>거인 사냥꾼을 조심하세요!</t>
+  </si>
+  <si>
+    <t>콜린 맥노튼 글, 그림 | 전효선 옮김</t>
+  </si>
+  <si>
+    <t>시공주니어</t>
+  </si>
+  <si>
+    <t>16쪽</t>
+  </si>
+  <si>
+    <t>9세부터</t>
+  </si>
+  <si>
+    <t>11,500원</t>
+  </si>
+  <si>
+    <t>숲, 아마존, 환경</t>
+  </si>
+  <si>
+    <t>거인의 침묵</t>
+  </si>
+  <si>
+    <t>바루 글, 그림 | 기지개 옮김</t>
+  </si>
+  <si>
+    <t>북극곰</t>
+  </si>
+  <si>
+    <t>40쪽</t>
+  </si>
+  <si>
+    <t>16,000원</t>
+  </si>
+  <si>
+    <t>나무, 충격, 반전, 환경, 도시,</t>
+  </si>
+  <si>
+    <t>건축가가 말하는 건축가</t>
+  </si>
+  <si>
+    <t>이상림 외 16인 글</t>
+  </si>
+  <si>
+    <t>부키</t>
+  </si>
+  <si>
+    <t>222쪽</t>
+  </si>
+  <si>
+    <t>16세부터</t>
+  </si>
+  <si>
+    <t>14,800원</t>
+  </si>
+  <si>
+    <t>도시환경, 진로, 직업, 건축, 건축가, 기술</t>
+  </si>
+  <si>
+    <t>공유 경제가 뭐예요?</t>
+  </si>
+  <si>
+    <t>석혜원 글┃김민준 그림</t>
+  </si>
+  <si>
+    <t>풀빛</t>
+  </si>
+  <si>
+    <t>128쪽</t>
+  </si>
+  <si>
+    <t>사회</t>
+  </si>
+  <si>
+    <t>13,000원</t>
+  </si>
+  <si>
+    <t>우버, 따릉이, 플랫폼노동, 구독경제, 온디맨드경제, 공유경제, 기후, 환경</t>
+  </si>
+  <si>
+    <t>공장식 농장, 지구가 아파요!</t>
+  </si>
+  <si>
+    <t>데이비드 웨스트, 올리버 웨스트 지음 │ 이종원 옮김</t>
+  </si>
+  <si>
+    <t>지구별어린이</t>
+  </si>
+  <si>
+    <t>34쪽</t>
+  </si>
+  <si>
+    <t>공장식 축산, 동물복지, 환경오염, 기후위기</t>
+  </si>
+  <si>
+    <t>과학, 리플레이 - 과학 선생들의 현실 탐구</t>
+  </si>
+  <si>
+    <t>가치를꿈꾸는과학교사모임 글</t>
+  </si>
+  <si>
+    <t>양철북</t>
+  </si>
+  <si>
+    <t>276쪽</t>
+  </si>
+  <si>
+    <t>과학윤리, 과학일반, 환경, 원자력, 온난화</t>
+  </si>
+  <si>
+    <t>과학, 일시정지</t>
+  </si>
+  <si>
+    <t>가치를꿈꾸는 과학교사모임 글</t>
+  </si>
+  <si>
+    <t>256쪽</t>
+  </si>
+  <si>
+    <t>15,000원</t>
+  </si>
+  <si>
+    <t>과학일반, 환경, 과학윤리, 토론</t>
+  </si>
+  <si>
+    <t>구조 바람</t>
+  </si>
+  <si>
+    <t>로이 미키 글│줄리 플렛 그림│길상효 옮김</t>
+  </si>
+  <si>
+    <t>씨드북</t>
+  </si>
+  <si>
+    <t>돌고래, 환경, 실화(사실)</t>
+  </si>
+  <si>
+    <t>그날 아침, 여행이 시작되었습니다</t>
+  </si>
+  <si>
+    <t>바루 글, 그림│염명순 옮김</t>
+  </si>
+  <si>
+    <t>여유당</t>
+  </si>
+  <si>
+    <t>나눔, 환경, 비움</t>
+  </si>
+  <si>
+    <t>근육 아저씨와 뚱보 아줌마 : 호수</t>
+  </si>
+  <si>
+    <t>조원희 글, 그림</t>
+  </si>
+  <si>
+    <t>60쪽</t>
+  </si>
+  <si>
     <t>14,500원</t>
   </si>
   <si>
-    <t>생태, 환경, 갯벌, 우리나라 갯벌, 람사협약</t>
-[...160 lines deleted...]
-  <si>
     <t>개미, 새(동물), 호수, 환경, 고정관념, 공생</t>
   </si>
   <si>
     <t>기후 위기 : 지구 말고 지구인이 달라져야 해</t>
   </si>
   <si>
     <t>소이언 지음 | 김진화 그림</t>
   </si>
   <si>
     <t>우리학교</t>
   </si>
   <si>
     <t>84쪽</t>
   </si>
   <si>
     <t>환경, 지구온난화, 기후재앙, 탄소중립</t>
   </si>
   <si>
     <t>꿀벌이 없어지면 딸기를 못 먹는다고?</t>
   </si>
   <si>
     <t>김황 글 | 최현정 그림</t>
   </si>
   <si>
     <t>창비</t>
@@ -435,71 +438,71 @@
     <t>고릴라, 생태, 환경, 그림책</t>
   </si>
   <si>
     <t>내가 조금 불편하면 세상은 초록이 돼요 - 지구를 지키는 어린이들의 환경 실천법 50</t>
   </si>
   <si>
     <t>김소희 글 | 정은희 그림 | 환경과생명을지키는전국교사모임 감수</t>
   </si>
   <si>
     <t>토토북</t>
   </si>
   <si>
     <t>135쪽</t>
   </si>
   <si>
     <t>환경, 환경실천, 재활용</t>
   </si>
   <si>
     <t>내가 지구를 사랑하는 방법</t>
   </si>
   <si>
     <t>토드 파 지음 | 장미정 옮김</t>
   </si>
   <si>
     <t>고래이야기</t>
+  </si>
+  <si>
+    <t>18,000원</t>
   </si>
   <si>
     <t>환경, 지구, 자연, 그림책,
 목록속목록:환경</t>
   </si>
   <si>
     <t>내일을 바꾸는 작지만 확실한 행동</t>
   </si>
   <si>
     <t>시릴 디옹, 피에르 라비 글│코스튐 트루아 피에스 그림│권지현 옮김</t>
   </si>
   <si>
     <t>한울림어린이</t>
   </si>
   <si>
     <t>72쪽</t>
   </si>
   <si>
-    <t>18,000원</t>
-[...1 lines deleted...]
-  <si>
     <t>환경 오염, 지속가능한 미래, 지구온난화, 환경 보호</t>
   </si>
   <si>
     <t>내일의 동물원</t>
   </si>
   <si>
     <t>에릭 바튀 글, 그림｜박철화 옮김</t>
   </si>
   <si>
     <t>봄볕</t>
   </si>
   <si>
     <t>환경, 자수(수예)</t>
   </si>
   <si>
     <t>달 표면에 나무 심기</t>
   </si>
   <si>
     <t>엘리자베스 오 둘렘바 글 | 천미나 옮김</t>
   </si>
   <si>
     <t>책과콩나무</t>
   </si>
   <si>
     <t>288쪽</t>
@@ -550,53 +553,50 @@
   <si>
     <t>환경, 만화, 탐사, 북극, 기후위기</t>
   </si>
   <si>
     <t>독수리는 왜 까치에게 쫓겨다닐까?</t>
   </si>
   <si>
     <t>김기범 지음</t>
   </si>
   <si>
     <t>자음과모음</t>
   </si>
   <si>
     <t>동물, 환경, 동물실험, 멸종</t>
   </si>
   <si>
     <t>동물의 행복이 너무 멀어</t>
   </si>
   <si>
     <t>김지숙 글┃원혜진 그림</t>
   </si>
   <si>
     <t>다정한시민</t>
   </si>
   <si>
-    <t>136쪽</t>
-[...1 lines deleted...]
-  <si>
     <t>환경, 동물권, 동물원, 채식, 기후위기</t>
   </si>
   <si>
     <t>두 섬 이야기</t>
   </si>
   <si>
     <t>요르크 슈타이너 글｜요르크 뮐러 그림｜김라합 옮김</t>
   </si>
   <si>
     <t>50쪽</t>
   </si>
   <si>
     <t>환경, 문명, 개발, 자연</t>
   </si>
   <si>
     <t>또야 너구리가 기운 바지를 입었어요</t>
   </si>
   <si>
     <t>권정생 글 | 박경진 그림</t>
   </si>
   <si>
     <t>우리교육</t>
   </si>
   <si>
     <t>우리동화</t>
@@ -1158,50 +1158,53 @@
     <t>나무상자</t>
   </si>
   <si>
     <t>공동체, 협동, 마을, 빈터, 환경, 이웃</t>
   </si>
   <si>
     <t>우리 숲을 내버려 둬!</t>
   </si>
   <si>
     <t>엔수뉘 글 | 정유란 그림 | 김선영 옮김</t>
   </si>
   <si>
     <t>8,500원</t>
   </si>
   <si>
     <t>개발, 씨앗, 환경, 동물,공존, 희망</t>
   </si>
   <si>
     <t>우리 아빠는 백수건달</t>
   </si>
   <si>
     <t>장유위 글 | 최정인 그림 | 심봉희 옮김</t>
   </si>
   <si>
     <t>대교출판</t>
+  </si>
+  <si>
+    <t>160쪽</t>
   </si>
   <si>
     <t>가정폭력, 글짓기, 가정환경조사, 희망</t>
   </si>
   <si>
     <t>우리가 함께 쓰는 물, 흙, 공기</t>
   </si>
   <si>
     <t>몰리 뱅 글, 그림 | 엄혜숙 옮김</t>
   </si>
   <si>
     <t>도토리나무</t>
   </si>
   <si>
     <t>그림책, 지구, 에너지, 환경, 자원, 개발</t>
   </si>
   <si>
     <t>이상한 사파리</t>
   </si>
   <si>
     <t>한연진 글, 그림</t>
   </si>
   <si>
     <t>환경, 동물권, 풍자, 반어법, 비유, 유머, 소비</t>
   </si>
@@ -2086,51 +2089,51 @@
       </c>
       <c r="F4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="1">
-        <v>2004</v>
+        <v>2026</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="1" t="s">
@@ -2388,622 +2391,622 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="1">
         <v>2022</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>91</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="I15" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D16" s="1">
         <v>2022</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D17" s="1">
         <v>2012</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D18" s="1">
         <v>2011</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D19" s="1">
         <v>1999</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D20" s="1">
         <v>2013</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I20" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D21" s="1">
         <v>2018</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I21" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="1">
         <v>2010</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D23" s="1">
         <v>2004</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D24" s="1">
         <v>2009</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D25" s="1">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>79</v>
+        <v>142</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D26" s="1">
         <v>2018</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D27" s="1">
         <v>2019</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D28" s="1">
         <v>2024</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I28" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D29" s="1">
         <v>1994</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D30" s="1">
         <v>2019</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D31" s="1">
         <v>2022</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I31" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D32" s="1">
         <v>2015</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D33" s="1">
         <v>2024</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D34" s="1">
         <v>2003</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>182</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D35" s="1">
         <v>2000</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D36" s="1">
@@ -3098,156 +3101,156 @@
       </c>
       <c r="E39" s="1" t="s">
         <v>208</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>209</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D40" s="1">
         <v>2021</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>213</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D41" s="1">
         <v>2024</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>218</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D42" s="1">
         <v>2012</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>213</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D43" s="1">
         <v>2015</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I43" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D44" s="1">
         <v>2019</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>231</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H44" s="1" t="s">
@@ -3255,51 +3258,51 @@
       </c>
       <c r="I44" s="1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D45" s="1">
         <v>2024</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D46" s="1">
         <v>2012</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>240</v>
       </c>
       <c r="F46" s="1" t="s">
@@ -3310,51 +3313,51 @@
       </c>
       <c r="H46" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D47" s="1">
         <v>2017</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D48" s="1">
         <v>2016</v>
       </c>
       <c r="E48" s="1" t="s">
@@ -3394,51 +3397,51 @@
       </c>
       <c r="G49" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D50" s="1">
         <v>2020</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="1">
@@ -3446,51 +3449,51 @@
       </c>
       <c r="E51" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D52" s="1">
         <v>2023</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>264</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B53" s="1" t="s">
@@ -3577,109 +3580,109 @@
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D56" s="1">
         <v>2021</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D57" s="1">
         <v>2014</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>288</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D58" s="1">
         <v>2010</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>198</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D59" s="1">
         <v>2024</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>296</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>203</v>
       </c>
       <c r="G59" s="1" t="s">
@@ -3745,57 +3748,57 @@
       </c>
       <c r="H61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>308</v>
       </c>
       <c r="D62" s="1">
         <v>2016</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D63" s="1">
         <v>2018</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>213</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G63" s="1" t="s">
@@ -3823,51 +3826,51 @@
       </c>
       <c r="E64" s="1" t="s">
         <v>315</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1" t="s">
         <v>317</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D65" s="1">
         <v>2001</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>275</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B66" s="1" t="s">
@@ -3881,51 +3884,51 @@
       </c>
       <c r="E66" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>249</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D67" s="1">
         <v>1995</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>213</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>326</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B68" s="1" t="s">
@@ -3954,65 +3957,65 @@
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D69" s="1">
         <v>2021</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>335</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1" t="s">
         <v>337</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D70" s="1">
         <v>2020</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>339</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B71" s="1" t="s">
@@ -4061,60 +4064,60 @@
       </c>
       <c r="G72" s="1" t="s">
         <v>349</v>
       </c>
       <c r="H72" s="1" t="s">
         <v>350</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D73" s="1">
         <v>2024</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D74" s="1">
         <v>2021</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>358</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
@@ -4200,1200 +4203,1200 @@
       </c>
       <c r="E77" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1" t="s">
         <v>373</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D78" s="1">
         <v>2009</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>213</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>375</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1" t="s">
         <v>377</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D79" s="1">
         <v>2010</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>34</v>
+        <v>380</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>249</v>
       </c>
       <c r="I79" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D80" s="1">
         <v>2019</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I80" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D81" s="1">
         <v>2024</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I81" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D82" s="1">
         <v>2023</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>270</v>
       </c>
       <c r="I82" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D83" s="1">
         <v>2021</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I83" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D84" s="1">
         <v>2010</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I84" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D85" s="1">
         <v>2023</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D86" s="1">
         <v>2024</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I86" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D87" s="1">
         <v>2025</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>348</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I87" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D88" s="1">
         <v>2024</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D89" s="1">
         <v>2003</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="I89" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D90" s="1">
         <v>2019</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I90" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D91" s="1">
         <v>2022</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I91" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D92" s="1">
         <v>2011</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I92" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D93" s="1">
         <v>2020</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I93" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D94" s="1">
         <v>2014</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I94" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D95" s="1">
         <v>2022</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>315</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="I95" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D96" s="1">
         <v>2018</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I96" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D97" s="1">
         <v>2018</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D98" s="1">
         <v>2023</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>213</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="I98" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D99" s="1">
         <v>2021</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>296</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>203</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I99" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D100" s="1">
         <v>2025</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>264</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="I100" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D101" s="1">
         <v>2010</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>366</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="I101" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D102" s="1">
         <v>2014</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>208</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I102" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D103" s="1">
         <v>2020</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I103" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D104" s="1">
         <v>2018</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I104" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D105" s="1">
         <v>2008</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I105" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D106" s="1">
         <v>2014</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="I106" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D107" s="1">
         <v>2019</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I107" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D108" s="1">
         <v>2021</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="I108" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D109" s="1">
         <v>2007</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I109" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D110" s="1">
         <v>2025</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I110" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D111" s="1">
         <v>2015</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I111" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D112" s="1">
         <v>2012</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I112" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D113" s="1">
         <v>2023</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>79</v>
       </c>
       <c r="I113" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D114" s="1">
         <v>2019</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I114" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D115" s="1">
         <v>2017</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>91</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="I115" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D116" s="1">
         <v>2016</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I116" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D117" s="1">
         <v>2017</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I117" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1"/>
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>